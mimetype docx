--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Jactel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (272)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context dependency of tree diversity effects on standardized substrates decomposition: Role of tree functional composition, mycorrhizal type and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐xavier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to eradicate an invasive forest pest without clear‐cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (3), pp.e70318. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower prevalence of Lyme disease pathogens in mixed deciduous – coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Stojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Jaroszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 611, pp.123702. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2026.123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives: State of national forest damage survey programmes in Europe and ways toward improved harmonization and data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Hlásny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Perunová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Modlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Brazaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 597, pp.123111. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of thinning to increase forest resilience and resistance to drought, pest, windstorm and fire: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Achim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 590, pp.122788. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating before host colonization: a common trait in outbreeding Scolytinae, potentially linked to invasiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany F Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Caiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Deganutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2025/2863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional role of hedgerows and landscape composition in controlling a forest insect pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Garcia-Celada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.152. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-025-02170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera traps unable to determine whether plasticine models of caterpillars reliably measure bird predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.e0308431. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity and structure modulate human health benefits and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (5), pp.485-497. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-025-01547-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent Trends in Insect Disturbance Across Europe's Temperate and Boreal Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Hlásny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Modlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Gohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paal Krokene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (11), pp.e70580. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forests are under increasing pressure from global change-driven invasions and accelerating epidemics by insects and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bełka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hurling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JOURNAL FUR KULTURPFLANZEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (2), pp.6-24. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/JfK.2025.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree species richness on topsoil carbon and fungal diversity in European planted mixed forests are modulated by environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Fransson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Sandén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 464, pp.117591. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in resource use strategies promotes productivity in young planted tree species mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Serrano-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), pp.e70493. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread slow growth of acquisitive tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640 (8058), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Range Limits Shape Sensitivity to Forest Cover More Strongly Than Hard Range Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha R Granville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex L Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Howes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Arroyo‐rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (11), pp.e70146. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity and density affect injuries caused by the invasive pest Cameraria ohridella in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.128820. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree growth–herbivory relationship depends on functional traits across forest biodiversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Belluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02835-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil secrets and tree tales: an in-depth comparison of carbon storage in mixed and pure stands of pine and birch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 592, pp.122827. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of reduced Ips typographus damage in mixed spruce plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pluchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-025-01995-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biological control in forest: A case study with the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.105702. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity enhances predation by birds but not by arthropods across climate gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vázquez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of damage by the exotic invasive conifer seed bug Leptoglossus occidentalis in mixed pine-birch plantations: A case of biotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 569, pp.122193. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf isotopes reveal tree diversity effects on the functional responses to the pan‐European 2018 summer drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ferlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial trends of imidacloprid-related hazards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonmatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 945, pp.173950. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread experimental evidence of Allee effects in insects: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dokhelar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehar G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre M Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.765-778. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2024/2377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces variability in sapling survival under drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bilodeau-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (5), pp.1164-1180. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant diversity on productivity strengthen over time due to trait-dependent shifts in species overyielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liting Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaly R Guerrero-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.2078. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-46355-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing tree performance through species mixing: Review of a quarter-century of TreeDivNet experiments reveals research gaps and practical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Dhiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-023-00208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem heterogeneity is key to limiting the increasing climate-driven risks to European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Forzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Spinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepakrishna Somasundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (12), pp.2149-2164. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Ips typographus L. outbreak dynamics and their influence on carbon balance estimates with ORCHIDEE r8627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jina Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (21), pp.8023-8047. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-8023-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradication programs against non-native pests and pathogens of woody plants in Europe: which factors influence their success or failure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.281-317. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling drivers of litter decomposition in a multi-continent network of tree diversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Desie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857 (Part 3), pp.159717. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces co-infestation of Douglas fir by two exotic pests and pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.397 - 413. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.94109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global sentinel plants research strategy to prevent new introductions of non-native pests and pathogens in forests. The experience of HOMED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Migliorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e96744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-mixing effects on crown dimensions and canopy packing in a young pine–birch plantation are modulated by stand density and irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.197-216. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01511-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitan Scolytinae: strong common drivers, but too many singularities for accurate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Hulcr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daegan Inward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.81 - 105. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.89826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing early detection of pine processionary moth Thaumetopoea pityocampa nests using UAV-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.267-279. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests harbor more ticks than other habitats: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dokhelar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 541, pp.121081. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options for non-native forest pests along their invasion pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.104682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness, detection and management of new and emerging tree pests and pathogens in Europe: stakeholders’ perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dehnen-Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jassy Drakulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.9-40. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide contamination in an intensive insect predator of honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.107975. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the capacity to initiate transformative change: a methodology for assessing biodiversity strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (11), pp.3641-3660. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02660-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des agents biotiques dans les crises sanitaires forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Queloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World forests, global change, and emerging pests and pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.101266. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2023.101266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How effective are existing solutions to mitigate impacts of onshore wind farms on flying vertebrates and invertebrates? A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57808/proceed.2023.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and stand susceptibility to attacks by the European spruce bark beetle: A remote sensing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Marini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and soil factors explain the two-dimensional spectrum of global plant trait variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia S Joswig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith C Schuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.36-50. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-021-01616-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing sugar beets without neonicotinoids: An evaluation of alternatives for the management of viruses-transmitting aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (4), pp.491 - 498. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2022/1511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Stand and Landscape Management on Forest Pest Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (1), pp.181-199. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ento-062321-065511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing invasions of Asian longhorn beetle and citrus longhorn beetle: are we on the right track?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (1), pp.41-66. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01431-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest structure and composition alleviate human thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winston Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Haluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Diversity Reduces the Prevalence of Pathogens Transmitted by the Tick Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.891908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04164961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global spectrum of plant form and function: enhanced species-level trait dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.755. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01774-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic conditions, not above- and belowground resource availability and uptake capacity, mediate tree diversity effects on productivity and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans de Wandeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 812, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nationwide pest risk analysis in the context of the ongoing Japanese beetle invasion in Continental Europe: The case of metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/finsc.2022.1079756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mixing tree species and water availability on soil organic carbon stocks are depth dependent in a temperate podzol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis‐kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (1), pp.e13133. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring tree species mixtures mitigates the adverse effects of pine monoculture and drought on forest carabids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity effects on soil microbial biomass and respiration are context dependent across forest diversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the sake of resilience and multifunctionality, let's diversify planted forests!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Sousa‐silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.e12829. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban tree isolation affects the abundance of its pests and their natural enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gonçalves Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of tree diversity effects on the abundance, diversity and activity of herbivores' enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.130 - 138. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinea: a natural barrier for the insect vector of the pine wood nematode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alberto Pajares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01159-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging stability of forest productivity by mixing two species buffers temperature destabilizing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (11), pp.2730-2741. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global maps of soil temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (9), pp.3110-3144. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in host basal area explain associational resistance of mixed forests to primary pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 495, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Monochamus galloprovincialis dispersal trajectories across a heterogeneous landscape to optimize monitoring by trapping networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.931-941. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-01188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing beech with fir or pubescent oak does not help mitigate drought exposure at the limit of its climatic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.118840. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree mixture on forest productivity: tree species addition versus substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-021-01432-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical biological control against insect pests in Europe, North Africa, and the Middle East: What influences its success?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lukas Seehausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.169 - 191. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.65.66276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and mortality of the oak processionary moth, Thaumetopoea processionea, on two oak species: direct and trait-mediated effects of host and neighbour species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des insectes est entre nos mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic threats for 23 major non-native tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pötzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gossner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Beenken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.210. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-021-00961-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity and forest resistance to insect pests: patterns, mechanisms, and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.277-296. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ento-041720-075234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complexity of mixed forest functioning and management: Advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Löf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Bravo-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489, pp.119138. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbed habitats locally reduce the signal of deep evolutionary history in functional traits of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Hortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan M Hennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (4), pp.1849-1862. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above‐ and below‐ground complementarity rather than selection drive tree diversity–productivity relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Desie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining phytochemicals and multitrophic interactions to control forest insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rasmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances toward the sustainable management of invasive Xylosandrus ambrosia beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gugliuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H W Biedermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louela A Castrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Egonyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (3), pp.615 - 637. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01382-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species richness and water availability interact to affect soil microbial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Strukelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerns about reported harvests in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palahí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Valbuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Senf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Acil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592 (7856), pp.E15-E17. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends in tree defoliation and response to multiple biotic and abiotic stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 477, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les chênes et la chenille processionnaire du chêne : de l'arbre à la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65-66, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using forest gap models and experimental data to explore long-term effects of tree diversity on the productivity of mixed planted forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00954-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The risk of bark and ambrosia beetles associated with imported non-coniferous wood and potential horizontal phytosanitary measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Benko Beloglavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f11030342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a tree mixture and water availability on soil nutrients and extracellular enzyme activities along the soil profile in an experimental forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Courbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The greater resilience of mixed forests to drought mainly depends on their composition: Analysis along a climate gradient across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 481, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associational resistance to a pest insect fades with time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01148-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect decline: immediate action is needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Imler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis A Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Bella Failloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343 (3), pp.267-293. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Effect of tree mixtures and water availability on belowground complementarity of fine roots of birch and pine planted on sandy podzol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathina Muessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, 1 p. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04801-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy composition and drought shape understorey plant assemblages in a young tree diversity experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Garrido Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first worldwide multispecies survey of invasive Mediterranean pine bark beetles (Coleoptera: Curculionidae, Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online first, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-020-02219-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity and forest composition affect the number of oak processionary moth captured in pheromone traps and the intensity of larval defoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital Azambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.13. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologists and entomologists must join forces against forest pest and pathogen invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.107 - 127. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.58.54389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associational resistance to both insect and pathogen damage in mixed forests is modulated by tree neighbour identity and drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gibbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria analysis to compare multiple risks associated with management alternatives in planted forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Régolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Arias-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREST SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/fs/2020292-15660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate affects neighbour-induced changes in leaf chemical defences and tree diversity-herbivory relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Koricheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genotype and phenolic compounds differently affect the performance of two insect herbivores with contrasting diet breadth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (4), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives to neonicotinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.423-429. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal endophyte communities differ between chestnut galls and surrounding foliar tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces pine infestation by mistletoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid activity‐density increases with forest vegetation diversity at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distances traveled by flying insects based on the combination of flight mill and mark-release-recapture experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 402, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.2018-2193. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel, easy method for estimating pheromone trap attraction range: application to the pine sawyer beetle Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of tree mixing and drought on a primary forest pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2019.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et atténuation des risques multiples en forêts de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of forest insect pests to climate change: not so simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Koricheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do trees respond to species mixing in experimental compared to observational studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bilodeau-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (19), pp.11254-11265. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban trees facilitate the establishment of non-native forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rosário Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.52.36358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A million and more trees for science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vanhellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Koricheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.763-766. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0544-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and future research directions linking tree diversity to growth, survival, and damage in a global network of tree diversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake J. Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vanhellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.68-89. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbour identity and invasive pathogen infection affect associational resistance to an invasive gall wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Maltoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.1459-1473. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1637-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin : une menace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 241, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vargac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-018-0117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can tree species richness attenuate the effect of drought on organic matter decomposition and stabilization in young plantation forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Masudur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Carnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term response of forest productivity to climate change is mostly driven by change in tree species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Fahse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García-Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23763-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in shade tolerance drives the mixture effect on oak productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gégout J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (106), pp.1073-1082. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-herbivore defences and insect herbivory: Interactive effects of drought and tree neighbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (5), pp.2043-2057. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi reduce preference and performance of insect herbivores on challenged plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayco J. M. Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (2), pp.300-311. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive biodiversity–productivity relationships in forests: climate matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.20170747. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2017.0747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and plant neighbourhood interactively determine herbivore consumption and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24299-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des forêts sur leur résistance aux insectes ravageurs natifs et exotiques (Résumé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (6), pp.639-639. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3520-3531. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do sex and sexual maturation influence the response of Monochamus galloprovincialis to host odours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (7), pp.551-56. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrhic victory for bark beetles: Successful standing tree colonization triggers strong intraspecific competition for offspring of Ips sexdentatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 399, pp.188-196. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity, ecosystem functioning and the provision of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (13), pp.3005-3035. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1453-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential effects of climate warming on the survivorship of adult Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.192-199. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of tree genetic diversity on insect herbivory varies with insect abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the reproductive success, developmental rate and brood characteristics of Ips sexdentatus (Boern.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and ecosystem functioning relations in European forests depend on environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (11), pp.1414-1426. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical variation in climatic drivers of the pine processionary moth population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 404, pp.141-155. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives forest stand resistance to natural disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-017-0064-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat and bird diversity along independent gradients of latitude and tree composition in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182 (2), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of poplar plantations on vascular plant diversity in riparian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés Oria-De-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), 14 p. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f7030050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest damage in mixed forests: Disentangling the effects of neighbor identity, host density and host apparency at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Régolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.103-110. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest health in a changing world: effects of globalization and climate change on forest insect and pathogen impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Ramsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Bentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (3), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpw018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global spectrum of plant form and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 529 (7585), pp.167-71. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Soliveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal disease incidence along tree diversity gradients depends on latitude in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diem Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 8), pp. 2426-2438. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous trees increase bat diversity at stand and landscape scales in mosaic pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host range expansion is density dependent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Larter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182 (3), pp.779-788. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3711-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological significance of forest tree defoliation: Results from a survey in a mixed forest in Tuscany (central Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Feducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Fotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 361, pp.170 - 178. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary legacy of diversification predicts ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian S. Pearse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (4), pp.398--410. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/687964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces pest damage in mature forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.20151037. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2015.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining pheromone and kairomones for effective trapping of the pine sawyer beetle Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Pajares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (1-2), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of tree diversity on young tree growth and resistance to insect herbivores across three biodiversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hans C. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaboury Ghazoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (12), pp.1674-1685. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive requirements and life cycle of Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biological control agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (3), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ee/nvv042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of traps for live trapping of Pine Wood Nematode vector Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Etxebeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139 (8), pp.618-626. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity limits the impact of an invasive forest pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Selvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 10 (n° 9), pp. 1-16. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally, functional traits are weak predictors of juvenile tree growth, and we do not know why</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Timothy Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Amissah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Baruffol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.978-989. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy allocation during the maturation of adults in a long-lived insect: implications for dispersal and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (5), pp.629-636. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485315000553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the ladybird Iberorhyzobius rondensis, a potential biological control agent of the invasive alien pine bast scale Matsucoccus feytaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of a global network of tree diversity experiments to sustainable forest plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vanhellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, online first (1), </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-015-0685-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host range expansion of native insects to exotic trees increases with area of introduction and presence of congeneric native trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland habitat quality prevails over fragmentation for shaping butterfly diversity in deciduous forest remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity and synchrony of pine processionary moth outbreaks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 354, pp.309-317. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent-Mercadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.284-292. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant phylogenetic diversity on herbivory depend on herbivore specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Koricheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (1), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species composition rather than diversity triggers associational resistance to the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Regolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.516-523. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizae support oaks growing in a phylogenetically distant neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Butenschoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivores should follow plants escaping their relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176 (2), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host tree density and apparency on the probability of attack by the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Regolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 334, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacity of Monochamus galloprovincialis, the European vector of the pine wood nematode, on flight mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138 (8), pp.566-576. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven change in plant-insect interactions along elevation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rasmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie P. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of ecological specialization in ladybirds: Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biocontrol agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.367-375. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485314000182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of defoliation and water stress on pine growth and non-structural carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpu018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and ecosystem services: lessons from nature to improve management of planted forests for REDD-plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimiko Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Parrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (10), pp.2613-2635. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-014-0736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of forest bats to a major insect pest in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), 8 p. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape diversity slows the spread of an invasive forest pest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (7), pp.648-658. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00447.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant apparency, an overlooked driver of associational resistance to insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (2), pp.418-429. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbours mediate bird predation effects on arthropod abundance and herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (5), pp.448-455. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of poplar plantations to bird conservation in riparian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of eucalypt and other planted forests in biodiversity conservation and the provision of biodiversity-related ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Parrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio F. B. Ferraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 301, pp.43 - 50. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of insect parasitism to elevation depends on host and parasitoid life-history strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine growth response to processionary moth defoliation across a 40-year chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony P. O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of Lepidopteran pest detection and surveillance: constraints and opportunities for multiple-species trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Suckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.50-58. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-012-0223-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird predation enhances tree seedling resistance to insect herbivores in contrasting forest habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 168 (2), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-2089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria risk analysis to evaluate impacts of forest management alternatives on forest health in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Duncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Grodzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), 25 p. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-04897-170452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide and seek in forests: colonization by the pine processionary moth is impeded by the presence of nonhost trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00549.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mélanges pour limiter la vulnérabilité vis-à-vis des crises biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... Et intérêt de la diversité des espèces ? Rôle fonctionnel des feuillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiétudes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity increases insect herbivory on oak saplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia L. Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on damage by forest insects and pathogens : a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.267-276. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02512.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling plant-animal diversity relationships: a meta-regression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (9), pp.2115-2124. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-1300.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surrounding vegetation on insect herbivory: A matter of spatial scale and herbivore specialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), pp.458-465. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of habitat complementation in forest pests : pine processionary moth pupae survive better in open areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (6), pp.1069-1076. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-host volatiles mediate associational resistance to the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birgersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlyter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166 (3), pp.703-711. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-1918-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey sex pheromone as kairomone for a new group of predators (Coleoptera: Dasytidae, Aplocnemus spp.) of pine bast scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (6), pp.667 - 674. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485310000696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and monitoring of Sesia apiformis infestations in poplar plantations at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (5), pp.382-392. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01562.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phéromones: une parade à l’usage des insecticides dans le domaine forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a surrogate for forest biodiversity: Meta-analysis of correlations between deadwood volume and species richness of saproxylic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.1027-1039. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter of downed woody debris does matter for saproxylic beetle assemblages in temperate oak and pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (5), pp.653-669. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (3), pp.184-194. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01547.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in fragmented plantation forests: are edge and interior habitats equally important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.591 - 601. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations d'insectes ravageurs et changement climatique dans les forêts du Bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XXXI (4), pp.377-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest insect populations in relation to climate change in forests of the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (4), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest insect populations in relation to climate change in forests of the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XXXI (4), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insect-tree associations resulting from accidental and intentional biological ‘invasions’: a meta-analysis of effects on insect fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.506 - 515. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influences of forest stand management on biotic and abiotic risks of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Gonzalez-Olabarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Grodzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (7), 18 p. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatial variation of the bark beetle Ips sexdentatus damage in a pine plantation forest (Landes de Gascogne, Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (7), pp.1551-1557. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species variables or environmental variables as indicators of forest biodiversity: a case study using saproxylic beetles in Maritime pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (3), 11 p. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standardised crown condition assessment in poplar plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (3), 7 p. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of semi-natural habitats for the conservation of butterfly communities in landscapes dominated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1149-1169. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of exotic pine plantations as a surrogate habitat for ground beetles (Carabidae) where native forest is rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa A. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1171-1185. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9379-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantation forests and biodiversity: oxymoron or opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Parrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. Quine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Sayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.925-951. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque sanitaire dans les forêts mélangées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in quantitative patterns of dead wood in maritime pine plantations over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 256 (5), pp.913-921. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (4), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces herbivory by forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (9), pp.835-848. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2007.01073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive roadside sampling for bark beetle damage assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (1-3), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sex pheromone components of a New Zealand geometrid moth, the common forest looper Pseudocoremia suavis, reveals a possible species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Gibb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (4), pp.865-879. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-006-9031-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planted forests and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Parrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (2), pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species diversity reduces the invasibility of maritime pine stands by the bast scale, Matsucoccus feytaudi (Homoptera : Margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.314-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairomonal response of predators to three pine bast scale sex pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lettere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Binazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (7), pp.1577-1586. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-006-9071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of forest insect invasions and advances in their management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population monitoring of the pine processionary moth (Lepidoptera: Thaumetopoeidae) with pheromone-baited traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 235 (1-3), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling response of insect trap captures to pheromone dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197 (1-2), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of bird, carabid, and spider assemblages to stand and landscape diversity in maritime pine plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pontcharraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of exotic pine forests in the conservation of the critically endangered New Zealand ground beetle Holcaspis brevicula (Coleoptera : Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa A. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cochenille du pin maritime, Matsuccocus feytaudi, nouvelles données épidémiologiques et perspectives de lutte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menassieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXVI (1), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of trap design, trap size and pheromone dose on male capture of two pine bast scale species (Hemiptera : Matsucoccidae) : implications for monitoring and mass-trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Binazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (3), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9555.2004.00219.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology and rearing of Pseudocoremia suavis, an endemic looper (Lepidoptera: Geometridae) with a history of outbreaks on exotic conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janette Beaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des composés répulsifs extraits d'essences non hôtes donnent des résultats prometteurs pour la lutte contre les scolytes du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlyter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat diversity in forest plantations reduces infestations of the pine stem borer Dioryctria sylvestrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (4), pp.618-628. </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2664.2002.00742.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species composition and abundance of leafrollers in a Canterbury pine plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Leckie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Suckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 55, pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-host volatiles disrupt the response of the stenographer bark beetle, Ips sexdentatus (Coleoptera : Scolytidae), to pheromone-baited traps and maritime pine logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlyter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Pest Management Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (3-4), pp.197-207. </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025775419193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sylvicultural method of pest control for Matsucoccus feytaudi Ducasse, the Maritime pine bast scale (Hemiptera: Margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di Zoologia Agraria e di Bachicoltura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (3), pp.455-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Europea de conservación de recursos genéticos de robles y hayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigación Agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (2), pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpene attractant candidates of Dioryctria sylvestrella in maritime pine (Pinus pinaster) oleoresin, needles, liber, and headspace samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (12), pp.2741-2756. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020803608406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangewide variation of the maritime pine bast scale Matsucoccus feytaudi Duc. (Homoptera : Matsucoccidae) in relation to the genetic structure of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.1593-1602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and gain expected from direct selection for resistance to Dioryctria sylvestrella Ratz. (Lepidoptera: pyralidae) in Pinus pinaster Ait., using a full diallel mating design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree seed working group news bulletin-Canadian Forest Genetics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (3), pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pullulation de la cochenille Matsucoccus feytaudi provoque un début de dépérissement du Pin maritime en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ceria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (1), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorce d'une gradation de la cochenille du Pin maritime en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations techniques du CEMAGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, juillet, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of pruned maritime pine (Pinus pinaster Ait) to Dioryctria sylvestrella Ratz. (Lep., Pyralidae) in relation to tree vigour and date of pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 120, pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte en Corse de Matsucoccus feytaudi Duc (Homoptera: Margarodidae), cochenille du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ménassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte en Corse de Matsucoccus feytaudi Duc (Homoptera : Margarodidae), cochenille du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpene variations in maritime pine constitutive oleoresin related to host tree selection by Dioryctria sylvestrella RATZ. (Lepidoptera : Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marpeau-Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (5), pp.1037-1050. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02029953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres et forêts : vivre avec les insectes et les micro-organismes. 1. Les insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sampling design for within-tree larval populations of the maritime pine scale, Matsucoccus feytaudi duc (Homoptera: Margarodidae), and the relationship between larval population estimates and male catch in pheromone traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perthuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 128 (6), pp.1143-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture intensive du pin maritime et risques phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 105, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation dynamics of Dioryctria sylvestrella (Ratz.) (Lepidoptera : Pyralidae) in pruned maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 67 (1-3), pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field response of maritime pine scale, Matsucoccus feytaudi Duc. (Homoptera: Margarodidae), to synthetic sex pheromone stereoisomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lettere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Einhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (9), pp.2159-2170. </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02033194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual variability of the flight potential of Ips sexdentatus boern, (Coleoptera : Scolytidae) in relation to day of emergence, sex, size, and lipid content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 125 (5), pp.919-930. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4039/Ent125919-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élagage et Dioryctria sylvestrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, mai, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-tree variability in the induced defense reaction of Scots pine to single inoculations by Ophiostoma brunneo-ciliatum, a bark-beetle-associated fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59, pp.257-270. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1127(93)90006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study of the dispersal potential of Ips sexdentatus (Boern) (Col., Scolytidae) with and automatically recording flight mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 112, pp.138-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and fligt behaviour of Ips sexdentatus (Coleoptera : Scolytidae) in pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.417-428. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19910405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and flight behaviour of lps sexdentatus (Coleoptera: Scolytidae) in pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dose optimale et de la rémanence des phéromones pour le piégeage de Cryptophlebia leucotreta Meyrick (Lepidoptera : Olethreutidae) et Pectinophora gossypiella Saunders (Lepidoptera Gelechiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaissayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coton et Fibres Tropicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 43 (2), pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de la variabilité de la pression de sève de clones de Pin sylvestre dans le centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 45 (4), pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude preliminaire de la variabilite de la pression de seve de clones de pin sylvestre dans le centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 45 (4), pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of attack density on fecundity of the scots pine beetle Ips sexdentatus Boern. (Col. Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 104, pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SYLVA France &amp; Europe - Research infrastructures for adaptive forest management: their services and access modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARTEMIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Uroz, Jérémie Bel, Nov 2025, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendance temporelle et spatiale des risques pour la biodiversité liée à l'utilisation de l'imidaclopride en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonmatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity and functional traits as predictors of stand productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Fransson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2024 World Congress: Forests and Society Towards 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO; Swedish University of Agricultural Sciences, Jun 2024, Stockholm, Sweden. pp.1825-1826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion risk of the pine wood nematode in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Prospect of Management Strategy on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science (NIFoS), South Korea, Oct 2023, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variables dendrométriques et écologiques Variables de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR; INRAE, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the flight trajectories of Monochamus galloprovincialis in heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IUFRO symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water supply on the tree biodiversity - soil nutrient availability relationship in forests along the soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Courbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un échange entre R&D et praticiens pour éclairer la thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dernières innovation sur la plantation forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms leading to tree species diversity effects: a test on water and light acquisition in mixed-forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Galvão de Melo E Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Foundation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree diversity on insect herbivory on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. Anniversary Congress 2017 (IUFRO )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity - forest resistance relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIXFOR Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets directs et indirects d'un insecte invasif sur les communautés d'oiseaux forestiers des pinèdes maritimes corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEPF-GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree species diversity on resistance to natural disturbances in planted forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit. EcoSummit 2016. Ecological Sustainability: Engineering Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of clear cutting in eradicating the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher resistance to herbivory by mixing tree species in edges rather than of forest interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in plantation forest landscapes: role of local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology(ICCB) / 4. European Congress for Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference 2015 : Population Dynamics and Integrated Control of Forest Defoliating and Other Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. pp. 1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of foraging forest bats to a key pine defoliator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbouring vegetation influences tritrophic interactions between insectivorous birds, herbivorous insects and tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting SFE BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des îlots de feuillus sur les assemblages de papillons de jour dans un paysage de plantation de pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing quantitative pest risk analyses in planted forest: the case study of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Regolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress on Planted Forests : Vulnerability and Risk Management in Planted Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bordeaux, France. p. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis based on its flight mill performance and testing several management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of forest management on deadwood and associated saproxylic beetle diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Pawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2nd International conference on biodiversity in forest ecosystems and landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Aug 2012, Cork, Ireland. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse de l’arbre aux défoliations engendrées par la processionnaire du pin révèle une compétition interne pour le carbone : la croissance n’est pas un processus prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thèses des Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cestas-Pierrototon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation biologique dans les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences XYLOSUP ; durabilité de la multifonctionalité dans les forêts industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Sciences Agronomiques de Bordeaux-Aquitaine (Bordeaux Sciences Agro). FRA., Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mélanges pour limiter la vulnérabilité vis-à-vis des crises biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et évolution des usages du bois, quelles incidences sur nos orientations sylvicoles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a surrogate for forest biodiversity: Meta-analysis of correlations between deadwood volume and species richness of saproxylic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouyn Noranda, Canada. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top down control of exophagous lepidoptera in phylogenetically fragmented forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Ecological Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du paysage : le cas de la chenille processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l’Ecologie du Paysage – IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort, indicateur indirect de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Irstea-Ecofor. Les indicateurs forestiers sur la voie d’une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of plantation forests and its relevance for ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for the Convention on Biological Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tokyo, Japan. 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des phéromones dans le domaine phytosanitaire forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la Fondation Pierre Vérots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monthieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Karliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of geographic variation in the keystone tree species, pedunculate oak (Quercus robur l.) on susceptibility to insect herbivory : a translocation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cavers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Telford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kata Tubalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the community genetics hypothesis : experimental evidence of response of insect herbivory to oak genotype diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers REGEFOR La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Champenoux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long terme des pratiques agricoles sur les populations d'arthropodes : inventaire du site de Thuilley-aux-Groseilles (54)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of forest insect invasions and advances in their management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Diversity and Resistance to Native and Exotic Pest Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Hanmer Springs, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead wood attributes as biodiversity indicators in plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicators for sustainable forest management in cultivated forests - Forsee project final meeting, Porto, PRT, 11-13 December 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different selection methods for the resistance to Dioryctia sylvestrella Ratz. (Lepidoptera : pyralidae) in pinus pinaster Ait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Gujan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable et santé de la forêt aquitaine de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangewide variation of mitochondrial DNA among populations of the maritime pine scale Matsucoccus feytaudi Duc. (Homoptera : margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de complémentation de niches écologiques en forêt monospécifique pour améliorer le contrôle des ravageurs par la faune auxiliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du bilan de l'AIP INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de Dioryctria sylvestrella à l'odeur de l'arbre hôte, en tunnel de vol, après un vol préalable sur manège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "éco-éthologie no 1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigueur accroît la sensibilité du Pin maritime à la Pyrale du tronc, Dioryctria sylvestrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées du groupe de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat et perspectives des recherches sur l'echantillonnage des populations de coleopteres Scolytidae infeodes au pin sylvestre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bouhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference internationale des Entomologistes d'expression francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHNECS-IT Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity and in which context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vargac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de l'appel à projet Ittecop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Puteaux, France. pp.6, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions between vertebrate insectivores and a climate-driven expanding forest moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes herbivores devraient suivre les plantes hôtes ‘fuyant’ les plantes apparentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Forêts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCLIM- Réseau multidisciplinaire Euro-Méditerranéen de recherches sur la réponse adaptative au changement climatique des processionnaires et de leurs organismes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Changement Climatique de l’Agriculture et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plant diversity be used as a surrogate of animal diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. EEF Congress 2011 : The European Ecological Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After storm spatial distribution of Ips sexdentatus infestations in a pine forest. Implications for damage assessment methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO "Bark beetle biology and management from the 1960's to the 21. century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Blodgett, United States. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHNECS-IT : que sait-on du rôle d’habitat et de corridor des dépendances d’infrastructures de transport ? Retour sur trois revues systématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Fack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-56, 240-243, 2024, Synthèses, Sophie Bonin, 978-2-7592-3813-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04507256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera zonata (mouche du pêcher) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES, 2023-SA-0034, 94 p., 2024, Avis de l'Anses : Rapport d'expertise collective, 979-10-286-0513-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective scientifique pour la recherche française sur la biodiversité - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité, 50 p., 2023, 979-10-91015-66-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORRISK. Réseau pour l’innovation dans les sylvicultures et les systèmes de gestion intégrée des risques de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fermet Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2014, 978-2-9519296-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 368 p., 2013, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes génériques de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association entre le nématode du pin invasif et un insecte local menace les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-124, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des études multirisques incluant les bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d’insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.262-268, 2025, Synthèses, 978-2-7592-4047-0. </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-species forests: ecology and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed-Species Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-662-54553-9 (eBook). </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54553-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of trees and forest communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Host Tree Selection by the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect – Tree Interactions in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la production intensive de biomasse sur la biodiversité dans les forêts de plantations: l’exemple des futaies à courte révolution de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO2 : Biomasse et biodiversité forestières. : Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOFOR, Ministère de l'écologie et du développement durable, Ministère de l'agriculture de l'alimentation, de la pêche et des affaires rurales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 233 p., 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des dégâts post-tempête de scolytes à l’échelle du massif forestier par cheminement le long des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt face aux tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations dans les interactions tritrophiques lors de la régénération d’essences feuillues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétale : Actes du 4e colloque Ecoveg, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 233 p., 2008, 978-2-7430-1111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test of the biodiversity-stability theory: meta-analysis of tree species diversity effects on pest infestations, and re-examination of responsible factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest diversity and function : temperate and boreal systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, Springer-Verlag, 2005, Ecological Studies, 3-540-22191-3. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26599-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cochenille du Pin maritime : premier signalement en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des forêts. Bilan annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Pêche et de l'Alimentation. Département de la Santé des Forêts, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le nématode du pin est-il dangereux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the effects of silvicultural practices on biodiversity in temperate forests? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyla Turak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57808/proceed.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de recherche sur l’arbre et la forêt de Pierroton : 75 ans de sciences au service de la connaissance et de la société. Dix panneaux de présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy in bird predation assessment: Camera traps testing the efficacy of plasticine caterpillars as prey models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity effects on forest productivity: disentangling the effects of tree species addition vs. substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-mediated, cross-generational intraspecific competition in a multivoltine herbivore species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory on urban trees: Complementary effects of tree neighbours and predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’évaluation du risque lié à Ceratobasidium theobromae pour les DROM »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0147, Anses. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05095676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à &amp;quot;la catégorisation de Euplatypus parallelus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, INRAE. 2025, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05006491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Cordylomera spinicornis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2025, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04718536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04855283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04608634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04855184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à &amp;quot;demande d’évaluation du risque simplifiée (ERS) lié à l’introduction de Bactrocera zonata pour la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0034, Anses. 2024, 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04859559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de lutte vis-à-vis du chancre coloré du platane (Ceratocystis platani)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2020-SA-0073, Anses. 2024, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04023467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anses. 2024, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORESTT - FORESTs and global environmental changes: social-ecological systems in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France); France 2023 Programme de recherche Résilience des Forêts. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04353534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’évaluation du risque simplifiée (ERS) lié à Popillia japonica, le scarabée japonais, pour la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0090, Anses. 2022, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04023723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur l'efficacité des méthodes visant à la destruction de végétaux contaminés par le virus de la sharka en verger de Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2019-SA-0048, Anses. 2021, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03799162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis de l’Anses sur les cahiers des charges relatifs aux obligations incombant aux établissements producteurs de vitroplants (VP) de bananiers à destination de la Guadeloupe, de la Guyane, de la Martinique, de Mayotte et de la Réunion, et aux conditions d’acclimatation de VP de bananier sur ces mêmes territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2020-SA-0119, Anses. 2021, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03927347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des traitements disponibles pour lutter contre les pucerons de la betterave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0102, Anses. 2021, 137 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03799074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03798981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine relative à une demande d’avis sur la période de latence de Xylella fastidiosa sur le genre Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0050, Anses. 2020, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie du huanglongbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Milagros - Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2019, 278 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance de la variété Platanor contre Ceratocystis platani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2019, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux connaissances nécessaires à la gestion du risque des écorces sensibles au nématode du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0103, Anses. 2019, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vargac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une analyse de risques relative au houblon du Japon et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine relative aux stratégies de lutte contre le charançon rouge du palmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0137, Anses. 2018, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chilin Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et bénéfices relatifs des alternatives aux produits phytopharmaceutiques comportant des néonicotinoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 548 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces hôtes dans le cadre de la lutte contre Phytophthora ramorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et productivité des forêts : effets des interactions biotiques sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de démarches collectives engagées contre le charançon rouge du palmier par la Communauté Var-Esterel-Méditerranée (CAVEM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0035, Anses. 2017, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils méthodologiques pour la réalisation d'une revue systématique à travers l'expérience de COHNECS-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vargac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016 - 83, MNHN; Irstea; UPMC; Cerema; INRA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis relatif à la réalisation d’une analyse de risques relative à l’ambroisie trifide (Ambrosia trifida L.) et pour l’élaboration de recommandation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0090, Anses. 2017, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective ANSES «Méthodes alternatives au traitement chimique, par voie aérienne, des processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Fascicule des faits marquants du département EFPA en 2013, 2014, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Evaluation du REseau National de suivi à long terme des ECOsystèmes FORestiers (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS); Office National des Forêts (ONF); Université Catholique de Louvain (UCLouvain); Institut Géographique National (IGN); Swiss Federal Institute for Forest Snow and Landscape Research (WSL). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour Xyllela fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on specific risk analysis in regional forests of Europe under various Forest Management Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grodzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EFI Technical Report 67, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of biotic and abiotic hazards in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floortje Vodde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EFI Technical Report 66 (518128), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FORSEE : un réseau de zones pilotes pour la gestion durable des forêts de l'Arc Atlantique, Rapport final Aquitaine, partie 1 : synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet FORSEE : Indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFORWOOD: Tools for sustainability impact: Assesment of the Forestry-Wood Chain: Deliverable D 2.0.2 progress report module 2: Forest Resources Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle fonctionnel de la biodiversité dans la résistance d'un écosystème forestier aux insectes ravageurs et champignons pathogènes. Rapport 1997-1998, programme &amp;quot;Biodiversité et gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 1998, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracteristiques du vol et capacites migratoires de Ips sexdentatus Boern. (Coleoptera : Scolytidae) en foret de pin sylvestre (Pinus sylvestris L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la reconquête des forêts. Les Landes, à l'aube d'un nouvel équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effectiveness of clear-cuttings to eradicate the pine wood nematode: R script and videos. https://zenodo.org/record/3387267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis : R script of the dispersal model and video of the simulation. https://zenodo.org/record/1211489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1461"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Jactel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (273)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context dependency of tree diversity effects on standardized substrates decomposition: Role of tree functional composition, mycorrhizal type and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐xavier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.70189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to eradicate an invasive forest pest without clear‐cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Mourits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (3), pp.e70318. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species diversity drives above-ground carbon sequestration through light-related trait shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Maclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iftekhar U. Ahmed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 p. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.70320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower prevalence of Lyme disease pathogens in mixed deciduous – coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Stojek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Jaroszewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 611, pp.123702. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2026.123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating before host colonization: a common trait in outbreeding Scolytinae, potentially linked to invasiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany F Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Caiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Deganutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2025/2863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity and structure modulate human health benefits and risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rozario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (5), pp.485-497. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-025-01547-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera traps unable to determine whether plasticine models of caterpillars reliably measure bird predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.e0308431. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional role of hedgerows and landscape composition in controlling a forest insect pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Garcia-Celada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.152. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-025-02170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives: State of national forest damage survey programmes in Europe and ways toward improved harmonization and data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Hlásny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Perunová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Modlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Brazaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 597, pp.123111. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of thinning to increase forest resilience and resistance to drought, pest, windstorm and fire: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Achim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 590, pp.122788. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Range Limits Shape Sensitivity to Forest Cover More Strongly Than Hard Range Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha R Granville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex L Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Howes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Arroyo‐rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (11), pp.e70146. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forests are under increasing pressure from global change-driven invasions and accelerating epidemics by insects and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bełka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hurling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JOURNAL FUR KULTURPFLANZEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (2), pp.6-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/JfK.2025.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in resource use strategies promotes productivity in young planted tree species mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schnabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Serrano-León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), pp.e70493. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree species richness on topsoil carbon and fungal diversity in European planted mixed forests are modulated by environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Fransson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Sandén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 464, pp.117591. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread slow growth of acquisitive tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 640 (8058), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent Trends in Insect Disturbance Across Europe's Temperate and Boreal Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Hlásny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Modlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Gohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paal Krokene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (11), pp.e70580. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity and density affect injuries caused by the invasive pest Cameraria ohridella in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.128820. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil secrets and tree tales: an in-depth comparison of carbon storage in mixed and pure stands of pine and birch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 592, pp.122827. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree growth–herbivory relationship depends on functional traits across forest biodiversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Belluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02835-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of reduced Ips typographus damage in mixed spruce plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pluchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-025-01995-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation biological control in forest: A case study with the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.105702. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread experimental evidence of Allee effects in insects: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dokhelar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehar G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre M Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.765-778. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2024/2377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces variability in sapling survival under drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bilodeau-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 112 (5), pp.1164-1180. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant diversity on productivity strengthen over time due to trait-dependent shifts in species overyielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liting Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaly R Guerrero-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.2078. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-46355-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial trends of imidacloprid-related hazards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonmatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 945, pp.173950. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf isotopes reveal tree diversity effects on the functional responses to the pan‐European 2018 summer drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ferlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity enhances predation by birds but not by arthropods across climate gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vázquez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of damage by the exotic invasive conifer seed bug Leptoglossus occidentalis in mixed pine-birch plantations: A case of biotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Farinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 569, pp.122193. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing tree performance through species mixing: Review of a quarter-century of TreeDivNet experiments reveals research gaps and practical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiel de Lombaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Dhiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-023-00208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem heterogeneity is key to limiting the increasing climate-driven risks to European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Forzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Spinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepakrishna Somasundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (12), pp.2149-2164. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Ips typographus L. outbreak dynamics and their influence on carbon balance estimates with ORCHIDEE r8627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jina Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (21), pp.8023-8047. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-8023-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haben Blondeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-mixing effects on crown dimensions and canopy packing in a young pine–birch plantation are modulated by stand density and irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.197-216. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01511-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global sentinel plants research strategy to prevent new introductions of non-native pests and pathogens in forests. The experience of HOMED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Migliorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e96744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces co-infestation of Douglas fir by two exotic pests and pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.397 - 413. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.94109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling drivers of litter decomposition in a multi-continent network of tree diversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Desie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad van Meerbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857 (Part 3), pp.159717. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests harbor more ticks than other habitats: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dokhelar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 541, pp.121081. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management options for non-native forest pests along their invasion pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.104682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitan Scolytinae: strong common drivers, but too many singularities for accurate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Hulcr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daegan Inward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.81 - 105. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.89826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing early detection of pine processionary moth Thaumetopoea pityocampa nests using UAV-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.267-279. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eradication programs against non-native pests and pathogens of woody plants in Europe: which factors influence their success or failure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob C Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gomez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.281-317. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide contamination in an intensive insect predator of honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.107975. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness, detection and management of new and emerging tree pests and pathogens in Europe: stakeholders’ perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dehnen-Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jassy Drakulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Eschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.9-40. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.84.95761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des agents biotiques dans les crises sanitaires forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Queloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the capacity to initiate transformative change: a methodology for assessing biodiversity strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Leandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (11), pp.3641-3660. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02660-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World forests, global change, and emerging pests and pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Gómez-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.101266. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2023.101266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How effective are existing solutions to mitigate impacts of onshore wind farms on flying vertebrates and invertebrates? A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57808/proceed.2023.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and stand susceptibility to attacks by the European spruce bark beetle: A remote sensing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Marini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Stand and Landscape Management on Forest Pest Damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (1), pp.181-199. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ento-062321-065511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest structure and composition alleviate human thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gillerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Landuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winston Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Haluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing invasions of Asian longhorn beetle and citrus longhorn beetle: are we on the right track?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (1), pp.41-66. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01431-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Diversity Reduces the Prevalence of Pathogens Transmitted by the Tick Ixodes ricinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Moutailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.891908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04164961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global spectrum of plant form and function: enhanced species-level trait dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.755. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01774-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing sugar beets without neonicotinoids: An evaluation of alternatives for the management of viruses-transmitting aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (4), pp.491 - 498. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2022/1511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and soil factors explain the two-dimensional spectrum of global plant trait variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia S Joswig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith C Schuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.36-50. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-021-01616-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nationwide pest risk analysis in the context of the ongoing Japanese beetle invasion in Continental Europe: The case of metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/finsc.2022.1079756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic conditions, not above- and belowground resource availability and uptake capacity, mediate tree diversity effects on productivity and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans de Wandeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 812, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring tree species mixtures mitigates the adverse effects of pine monoculture and drought on forest carabids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mixing tree species and water availability on soil organic carbon stocks are depth dependent in a temperate podzol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis‐kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (1), pp.e13133. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the sake of resilience and multifunctionality, let's diversify planted forests!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Sousa‐silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.e12829. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity effects on soil microbial biomass and respiration are context dependent across forest diversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban tree isolation affects the abundance of its pests and their natural enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gonçalves Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of tree diversity effects on the abundance, diversity and activity of herbivores' enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.130 - 138. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2021.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinus pinea: a natural barrier for the insect vector of the pine wood nematode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alberto Pajares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01159-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging stability of forest productivity by mixing two species buffers temperature destabilizing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (11), pp.2730-2741. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global maps of soil temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lembrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van den Hoogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Aalto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (9), pp.3110-3144. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical biological control against insect pests in Europe, North Africa, and the Middle East: What influences its success?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lukas Seehausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.169 - 191. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.65.66276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des insectes est entre nos mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and mortality of the oak processionary moth, Thaumetopoea processionea, on two oak species: direct and trait-mediated effects of host and neighbour species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2020/1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in host basal area explain associational resistance of mixed forests to primary pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 495, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Monochamus galloprovincialis dispersal trajectories across a heterogeneous landscape to optimize monitoring by trapping networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.931-941. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-01188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree mixture on forest productivity: tree species addition versus substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-021-01432-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing beech with fir or pubescent oak does not help mitigate drought exposure at the limit of its climatic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.118840. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic threats for 23 major non-native tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pötzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gossner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Beenken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.210. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-021-00961-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity and forest resistance to insect pests: patterns, mechanisms, and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.277-296. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ento-041720-075234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complexity of mixed forest functioning and management: Advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Löf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Bravo-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489, pp.119138. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining phytochemicals and multitrophic interactions to control forest insect pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Rasmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbed habitats locally reduce the signal of deep evolutionary history in functional traits of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Hortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan M Hennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (4), pp.1849-1862. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above‐ and below‐ground complementarity rather than selection drive tree diversity–productivity relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Desie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances toward the sustainable management of invasive Xylosandrus ambrosia beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gugliuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H W Biedermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louela A Castrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Egonyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (3), pp.615 - 637. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-021-01382-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species richness and water availability interact to affect soil microbial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Strukelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerns about reported harvests in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palahí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Valbuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Senf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Acil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592 (7856), pp.E15-E17. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre les chênes et la chenille processionnaire du chêne : de l'arbre à la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65-66, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy composition and drought shape understorey plant assemblages in a young tree diversity experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Garrido Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Effect of tree mixtures and water availability on belowground complementarity of fine roots of birch and pine planted on sandy podzol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathina Muessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 457, 1 p. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04801-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associational resistance to a pest insect fades with time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01148-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect decline: immediate action is needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Imler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis A Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Bella Failloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343 (3), pp.267-293. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bonisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The risk of bark and ambrosia beetles associated with imported non-coniferous wood and potential horizontal phytosanitary measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Benko Beloglavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f11030342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a tree mixture and water availability on soil nutrients and extracellular enzyme activities along the soil profile in an experimental forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania L Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Courbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using forest gap models and experimental data to explore long-term effects of tree diversity on the productivity of mixed planted forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00954-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The greater resilience of mixed forests to drought mainly depends on their composition: Analysis along a climate gradient across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 481, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends in tree defoliation and response to multiple biotic and abiotic stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 477, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first worldwide multispecies survey of invasive Mediterranean pine bark beetles (Coleoptera: Curculionidae, Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online first, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-020-02219-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity and forest composition affect the number of oak processionary moth captured in pheromone traps and the intensity of larval defoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologists and entomologists must join forces against forest pest and pathogen invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.107 - 127. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.58.54389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital Azambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.13. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associational resistance to both insect and pathogen damage in mixed forests is modulated by tree neighbour identity and drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gibbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria analysis to compare multiple risks associated with management alternatives in planted forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Régolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Arias-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREST SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/fs/2020292-15660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate affects neighbour-induced changes in leaf chemical defences and tree diversity-herbivory relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Koricheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives to neonicotinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.423-429. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2019.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal endophyte communities differ between chestnut galls and surrounding foliar tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabid activity‐density increases with forest vegetation diversity at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the distances traveled by flying insects based on the combination of flight mill and mark-release-recapture experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 402, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces pine infestation by mistletoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genotype and phenolic compounds differently affect the performance of two insect herbivores with contrasting diet breadth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (4), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.2018-2193. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel, easy method for estimating pheromone trap attraction range: application to the pine sawyer beetle Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of tree mixing and drought on a primary forest pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2019.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et atténuation des risques multiples en forêts de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of forest insect pests to climate change: not so simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Koricheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2019.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban trees facilitate the establishment of non-native forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rosário Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.25-46. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.52.36358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do trees respond to species mixing in experimental compared to observational studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bilodeau-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (19), pp.11254-11265. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A million and more trees for science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vanhellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Koricheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.763-766. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0544-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbour identity and invasive pathogen infection affect associational resistance to an invasive gall wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Maltoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.1459-1473. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1637-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chenille processionnaire du pin : une menace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 241, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vargac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-018-0117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and future research directions linking tree diversity to growth, survival, and damage in a global network of tree diversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake J. Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vanhellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.68-89. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can tree species richness attenuate the effect of drought on organic matter decomposition and stabilization in young plantation forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Masudur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Carnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in shade tolerance drives the mixture effect on oak productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gégout J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (106), pp.1073-1082. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-herbivore defences and insect herbivory: Interactive effects of drought and tree neighbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (5), pp.2043-2057. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term response of forest productivity to climate change is mostly driven by change in tree species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Fahse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl García-Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23763-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi reduce preference and performance of insect herbivores on challenged plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayco J. M. Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (2), pp.300-311. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and plant neighbourhood interactively determine herbivore consumption and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24299-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive biodiversity–productivity relationships in forests: climate matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.20170747. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2017.0747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des forêts sur leur résistance aux insectes ravageurs natifs et exotiques (Résumé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (6), pp.639-639. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do sex and sexual maturation influence the response of Monochamus galloprovincialis to host odours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (7), pp.551-56. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential effects of climate warming on the survivorship of adult Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.192-199. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrhic victory for bark beetles: Successful standing tree colonization triggers strong intraspecific competition for offspring of Ips sexdentatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 399, pp.188-196. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity, ecosystem functioning and the provision of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (13), pp.3005-3035. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1453-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3520-3531. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of tree genetic diversity on insect herbivory varies with insect abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the reproductive success, developmental rate and brood characteristics of Ips sexdentatus (Boern.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and ecosystem functioning relations in European forests depend on environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Jucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (11), pp.1414-1426. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives forest stand resistance to natural disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-017-0064-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical variation in climatic drivers of the pine processionary moth population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 404, pp.141-155. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest damage in mixed forests: Disentangling the effects of neighbor identity, host density and host apparency at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Régolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.103-110. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest health in a changing world: effects of globalization and climate change on forest insect and pathogen impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Ramsfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Bentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (3), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpw018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of poplar plantations on vascular plant diversity in riparian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andrés Oria-De-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), 14 p. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f7030050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat and bird diversity along independent gradients of latitude and tree composition in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182 (2), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal disease incidence along tree diversity gradients depends on latitude in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diem Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 8), pp. 2426-2438. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host range expansion is density dependent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Larter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182 (3), pp.779-788. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3711-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous trees increase bat diversity at stand and landscape scales in mosaic pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global spectrum of plant form and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 529 (7585), pp.167-71. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Soliveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological significance of forest tree defoliation: Results from a survey in a mixed forest in Tuscany (central Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pollastrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Feducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Fotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 361, pp.170 - 178. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary legacy of diversification predicts ecosystem function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian S. Pearse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (4), pp.398--410. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/687964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces pest damage in mature forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.20151037. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2015.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining pheromone and kairomones for effective trapping of the pine sawyer beetle Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Pajares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140 (1-2), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally, functional traits are weak predictors of juvenile tree growth, and we do not know why</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Timothy Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Amissah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Baruffol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (4), pp.978-989. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy allocation during the maturation of adults in a long-lived insect: implications for dispersal and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (5), pp.629-636. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485315000553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of tree diversity on young tree growth and resistance to insect herbivores across three biodiversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hans C. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaboury Ghazoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (12), pp.1674-1685. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive requirements and life cycle of Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biological control agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (3), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ee/nvv042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of traps for live trapping of Pine Wood Nematode vector Monochamus galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Etxebeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139 (8), pp.618-626. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity limits the impact of an invasive forest pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Selvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 10 (n° 9), pp. 1-16. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the ladybird Iberorhyzobius rondensis, a potential biological control agent of the invasive alien pine bast scale Matsucoccus feytaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of a global network of tree diversity experiments to sustainable forest plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vanhellemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, online first (1), </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-015-0685-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host range expansion of native insects to exotic trees increases with area of introduction and presence of congeneric native trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicity and synchrony of pine processionary moth outbreaks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 354, pp.309-317. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland habitat quality prevails over fragmentation for shaping butterfly diversity in deciduous forest remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species composition rather than diversity triggers associational resistance to the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Regolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.516-523. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant phylogenetic diversity on herbivory depend on herbivore specialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Koricheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (1), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizae support oaks growing in a phylogenetically distant neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Butenschoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivores should follow plants escaping their relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176 (2), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent-Mercadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.284-292. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host tree density and apparency on the probability of attack by the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Regolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 334, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal capacity of Monochamus galloprovincialis, the European vector of the pine wood nematode, on flight mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138 (8), pp.566-576. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.12110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven change in plant-insect interactions along elevation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rasmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie P. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kunstler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of ecological specialization in ladybirds: Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biocontrol agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.367-375. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485314000182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of defoliation and water stress on pine growth and non-structural carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpu018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and ecosystem services: lessons from nature to improve management of planted forests for REDD-plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimiko Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Parrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (10), pp.2613-2635. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-014-0736-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of forest bats to a major insect pest in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), 8 p. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape diversity slows the spread of an invasive forest pest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (7), pp.648-658. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00447.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of poplar plantations to bird conservation in riparian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant apparency, an overlooked driver of associational resistance to insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (2), pp.418-429. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbours mediate bird predation effects on arthropod abundance and herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (5), pp.448-455. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of eucalypt and other planted forests in biodiversity conservation and the provision of biodiversity-related ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Parrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio F. B. Ferraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 301, pp.43 - 50. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of insect parasitism to elevation depends on host and parasitoid life-history strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine growth response to processionary moth defoliation across a 40-year chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony P. O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.29-38. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the efficiency of Lepidopteran pest detection and surveillance: constraints and opportunities for multiple-species trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Suckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.50-58. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-012-0223-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide and seek in forests: colonization by the pine processionary moth is impeded by the presence of nonhost trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00549.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des risques biotiques en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k8rx-cx83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mélanges pour limiter la vulnérabilité vis-à-vis des crises biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria risk analysis to evaluate impacts of forest management alternatives on forest health in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Duncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Grodzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), 25 p. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-04897-170452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird predation enhances tree seedling resistance to insect herbivores in contrasting forest habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 168 (2), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-2089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... Et intérêt de la diversité des espèces ? Rôle fonctionnel des feuillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiétudes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity increases insect herbivory on oak saplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelia L. Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on damage by forest insects and pathogens : a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.267-276. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02512.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling plant-animal diversity relationships: a meta-regression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (9), pp.2115-2124. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-1300.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surrounding vegetation on insect herbivory: A matter of spatial scale and herbivore specialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), pp.458-465. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phéromones: une parade à l’usage des insecticides dans le domaine forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-host volatiles mediate associational resistance to the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birgersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlyter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166 (3), pp.703-711. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-1918-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prey sex pheromone as kairomone for a new group of predators (Coleoptera: Dasytidae, Aplocnemus spp.) of pine bast scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (6), pp.667 - 674. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485310000696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and monitoring of Sesia apiformis infestations in poplar plantations at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (5), pp.382-392. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01562.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of habitat complementation in forest pests : pine processionary moth pupae survive better in open areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel A. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (6), pp.1069-1076. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a surrogate for forest biodiversity: Meta-analysis of correlations between deadwood volume and species richness of saproxylic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.1027-1039. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter of downed woody debris does matter for saproxylic beetle assemblages in temperate oak and pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (5), pp.653-669. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (3), pp.184-194. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01547.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in fragmented plantation forests: are edge and interior habitats equally important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.591 - 601. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest insect populations in relation to climate change in forests of the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (4), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest insect populations in relation to climate change in forests of the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XXXI (4), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations d'insectes ravageurs et changement climatique dans les forêts du Bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XXXI (4), pp.377-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insect-tree associations resulting from accidental and intentional biological ‘invasions’: a meta-analysis of effects on insect fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Roux-Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.506 - 515. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01445.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influences of forest stand management on biotic and abiotic risks of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce C. Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramon Gonzalez-Olabarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Grodzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (7), 18 p. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species variables or environmental variables as indicators of forest biodiversity: a case study using saproxylic beetles in Maritime pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (3), 11 p. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatial variation of the bark beetle Ips sexdentatus damage in a pine plantation forest (Landes de Gascogne, Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 257 (7), pp.1551-1557. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standardised crown condition assessment in poplar plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (3), 7 p. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of exotic pine plantations as a surrogate habitat for ground beetles (Carabidae) where native forest is rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa A. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1171-1185. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9379-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of semi-natural habitats for the conservation of butterfly communities in landscapes dominated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1149-1169. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantation forests and biodiversity: oxymoron or opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Parrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P. Quine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Sayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.925-951. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque sanitaire dans les forêts mélangées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (2), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/18141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in quantitative patterns of dead wood in maritime pine plantations over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 256 (5), pp.913-921. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (4), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces herbivory by forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (9), pp.835-848. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2007.01073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive roadside sampling for bark beetle damage assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (1-3), pp.177-187. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planted forests and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Parrotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (2), pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sex pheromone components of a New Zealand geometrid moth, the common forest looper Pseudocoremia suavis, reveals a possible species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Gibb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (4), pp.865-879. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-006-9031-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species diversity reduces the invasibility of maritime pine stands by the bast scale, Matsucoccus feytaudi (Homoptera : Margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.314-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of forest insect invasions and advances in their management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population monitoring of the pine processionary moth (Lepidoptera: Thaumetopoeidae) with pheromone-baited traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 235 (1-3), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kairomonal response of predators to three pine bast scale sex pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lettere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Binazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (7), pp.1577-1586. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-006-9071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling response of insect trap captures to pheromone dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197 (1-2), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of exotic pine forests in the conservation of the critically endangered New Zealand ground beetle Holcaspis brevicula (Coleoptera : Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa A. Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of bird, carabid, and spider assemblages to stand and landscape diversity in maritime pine plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pontcharraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cochenille du pin maritime, Matsuccocus feytaudi, nouvelles données épidémiologiques et perspectives de lutte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menassieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXVI (1), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of trap design, trap size and pheromone dose on male capture of two pine bast scale species (Hemiptera : Matsucoccidae) : implications for monitoring and mass-trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Binazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (3), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9555.2004.00219.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology and rearing of Pseudocoremia suavis, an endemic looper (Lepidoptera: Geometridae) with a history of outbreaks on exotic conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janette Beaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (1), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat diversity in forest plantations reduces infestations of the pine stem borer Dioryctria sylvestrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (4), pp.618-628. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2664.2002.00742.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des composés répulsifs extraits d'essences non hôtes donnent des résultats prometteurs pour la lutte contre les scolytes du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlyter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species composition and abundance of leafrollers in a Canterbury pine plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Leckie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Suckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 55, pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-host volatiles disrupt the response of the stenographer bark beetle, Ips sexdentatus (Coleoptera : Scolytidae), to pheromone-baited traps and maritime pine logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schlyter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Pest Management Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (3-4), pp.197-207. </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025775419193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sylvicultural method of pest control for Matsucoccus feytaudi Ducasse, the Maritime pine bast scale (Hemiptera: Margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di Zoologia Agraria e di Bachicoltura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (3), pp.455-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Europea de conservación de recursos genéticos de robles y hayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigación Agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (2), pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpene attractant candidates of Dioryctria sylvestrella in maritime pine (Pinus pinaster) oleoresin, needles, liber, and headspace samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (12), pp.2741-2756. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020803608406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangewide variation of the maritime pine bast scale Matsucoccus feytaudi Duc. (Homoptera : Matsucoccidae) in relation to the genetic structure of its host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.1593-1602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pullulation de la cochenille Matsucoccus feytaudi provoque un début de dépérissement du Pin maritime en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ceria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (1), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and gain expected from direct selection for resistance to Dioryctria sylvestrella Ratz. (Lepidoptera: pyralidae) in Pinus pinaster Ait., using a full diallel mating design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree seed working group news bulletin-Canadian Forest Genetics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (3), pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorce d'une gradation de la cochenille du Pin maritime en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations techniques du CEMAGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, juillet, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte en Corse de Matsucoccus feytaudi Duc (Homoptera : Margarodidae), cochenille du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpene variations in maritime pine constitutive oleoresin related to host tree selection by Dioryctria sylvestrella RATZ. (Lepidoptera : Pyralidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marpeau-Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marion-Poll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (5), pp.1037-1050. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02029953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of pruned maritime pine (Pinus pinaster Ait) to Dioryctria sylvestrella Ratz. (Lep., Pyralidae) in relation to tree vigour and date of pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 120, pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte en Corse de Matsucoccus feytaudi Duc (Homoptera: Margarodidae), cochenille du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ménassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres et forêts : vivre avec les insectes et les micro-organismes. 1. Les insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sampling design for within-tree larval populations of the maritime pine scale, Matsucoccus feytaudi duc (Homoptera: Margarodidae), and the relationship between larval population estimates and male catch in pheromone traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perthuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 128 (6), pp.1143-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture intensive du pin maritime et risques phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 105, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation dynamics of Dioryctria sylvestrella (Ratz.) (Lepidoptera : Pyralidae) in pruned maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 67 (1-3), pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field response of maritime pine scale, Matsucoccus feytaudi Duc. (Homoptera: Margarodidae), to synthetic sex pheromone stereoisomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lettere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Einhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (9), pp.2159-2170. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02033194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual variability of the flight potential of Ips sexdentatus boern, (Coleoptera : Scolytidae) in relation to day of emergence, sex, size, and lipid content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 125 (5), pp.919-930. </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4039/Ent125919-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élagage et Dioryctria sylvestrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt de Gascogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, mai, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-tree variability in the induced defense reaction of Scots pine to single inoculations by Ophiostoma brunneo-ciliatum, a bark-beetle-associated fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59, pp.257-270. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1127(93)90006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study of the dispersal potential of Ips sexdentatus (Boern) (Col., Scolytidae) with and automatically recording flight mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 112, pp.138-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and fligt behaviour of Ips sexdentatus (Coleoptera : Scolytidae) in pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.417-428. </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19910405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and flight behaviour of lps sexdentatus (Coleoptera: Scolytidae) in pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 48 (4), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire de la variabilité de la pression de sève de clones de Pin sylvestre dans le centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 45 (4), pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dose optimale et de la rémanence des phéromones pour le piégeage de Cryptophlebia leucotreta Meyrick (Lepidoptera : Olethreutidae) et Pectinophora gossypiella Saunders (Lepidoptera Gelechiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaissayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coton et Fibres Tropicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 43 (2), pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude preliminaire de la variabilite de la pression de seve de clones de pin sylvestre dans le centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 45 (4), pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of attack density on fecundity of the scots pine beetle Ips sexdentatus Boern. (Col. Scolytidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 104, pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SYLVA France &amp; Europe - Research infrastructures for adaptive forest management: their services and access modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARTEMIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Uroz, Jérémie Bel, Nov 2025, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendance temporelle et spatiale des risques pour la biodiversité liée à l'utilisation de l'imidaclopride en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonmatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity and functional traits as predictors of stand productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Fransson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2024 World Congress: Forests and Society Towards 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO; Swedish University of Agricultural Sciences, Jun 2024, Stockholm, Sweden. pp.1825-1826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion risk of the pine wood nematode in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Prospect of Management Strategy on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science (NIFoS), South Korea, Oct 2023, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variables dendrométriques et écologiques Variables de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR; INRAE, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the flight trajectories of Monochamus galloprovincialis in heterogeneous landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IUFRO symposium on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water supply on the tree biodiversity - soil nutrient availability relationship in forests along the soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Courbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un échange entre R&D et praticiens pour éclairer la thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dernières innovation sur la plantation forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms leading to tree species diversity effects: a test on water and light acquisition in mixed-forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Galvão de Melo E Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Foundation for Plant Pathology (EFPP) &amp; 10th French Society for Plant Pathology (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree diversity on insect herbivory on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. Anniversary Congress 2017 (IUFRO )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets directs et indirects d'un insecte invasif sur les communautés d'oiseaux forestiers des pinèdes maritimes corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEPF-GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity - forest resistance relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMIXFOR Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dispersal of Monochamus galloprovincialis, the vector of the pine wood nematode, and assessing the effectiveness of clear-cutting measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EFSA/EPPO Workshop: Modelling in Plant Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Food Safety Authority (EFSA). ITA., Dec 2016, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree species diversity on resistance to natural disturbances in planted forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit. EcoSummit 2016. Ecological Sustainability: Engineering Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of clear cutting in eradicating the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques multiples et gestion des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion Prospective, Département EFPA, Défis 3 et 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nancy, France. pp.38 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher resistance to herbivory by mixing tree species in edges rather than of forest interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in plantation forest landscapes: role of local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology(ICCB) / 4. European Congress for Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference 2015 : Population Dynamics and Integrated Control of Forest Defoliating and Other Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. pp. 1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of foraging forest bats to a key pine defoliator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbouring vegetation influences tritrophic interactions between insectivorous birds, herbivorous insects and tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting SFE BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des îlots de feuillus sur les assemblages de papillons de jour dans un paysage de plantation de pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing quantitative pest risk analyses in planted forest: the case study of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Regolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress on Planted Forests : Vulnerability and Risk Management in Planted Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bordeaux, France. p. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis based on its flight mill performance and testing several management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julius Kühn-Institut. DEU., Oct 2013, Braunschweig, Germany. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of forest management on deadwood and associated saproxylic beetle diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Pawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2nd International conference on biodiversity in forest ecosystems and landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Aug 2012, Cork, Ireland. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse de l’arbre aux défoliations engendrées par la processionnaire du pin révèle une compétition interne pour le carbone : la croissance n’est pas un processus prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thèses des Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cestas-Pierrototon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation biologique dans les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences XYLOSUP ; durabilité de la multifonctionalité dans les forêts industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Sciences Agronomiques de Bordeaux-Aquitaine (Bordeaux Sciences Agro). FRA., Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des mélanges pour limiter la vulnérabilité vis-à-vis des crises biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et évolution des usages du bois, quelles incidences sur nos orientations sylvicoles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a surrogate for forest biodiversity: Meta-analysis of correlations between deadwood volume and species richness of saproxylic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouyn Noranda, Canada. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top down control of exophagous lepidoptera in phylogenetically fragmented forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Ecological Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du paysage : le cas de la chenille processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l’Ecologie du Paysage – IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort, indicateur indirect de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Irstea-Ecofor. Les indicateurs forestiers sur la voie d’une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Karliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des phéromones dans le domaine phytosanitaire forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la Fondation Pierre Vérots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monthieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of plantation forests and its relevance for ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for the Convention on Biological Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tokyo, Japan. 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of geographic variation in the keystone tree species, pedunculate oak (Quercus robur l.) on susceptibility to insect herbivory : a translocation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Cavers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Telford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kata Tubalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the community genetics hypothesis : experimental evidence of response of insect herbivory to oak genotype diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers REGEFOR La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Champenoux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long terme des pratiques agricoles sur les populations d'arthropodes : inventaire du site de Thuilley-aux-Groseilles (54)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt, Archéologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Velaine-en-Haye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of forest insect invasions and advances in their management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Diversity and Resistance to Native and Exotic Pest Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Hanmer Springs, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead wood attributes as biodiversity indicators in plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicators for sustainable forest management in cultivated forests - Forsee project final meeting, Porto, PRT, 11-13 December 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different selection methods for the resistance to Dioryctia sylvestrella Ratz. (Lepidoptera : pyralidae) in pinus pinaster Ait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Gujan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable et santé de la forêt aquitaine de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lung-Escarmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangewide variation of mitochondrial DNA among populations of the maritime pine scale Matsucoccus feytaudi Duc. (Homoptera : margarodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de Dioryctria sylvestrella à l'odeur de l'arbre hôte, en tunnel de vol, après un vol préalable sur manège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "éco-éthologie no 1"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de complémentation de niches écologiques en forêt monospécifique pour améliorer le contrôle des ravageurs par la faune auxiliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du bilan de l'AIP INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigueur accroît la sensibilité du Pin maritime à la Pyrale du tronc, Dioryctria sylvestrella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kleinhentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées du groupe de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat et perspectives des recherches sur l'echantillonnage des populations de coleopteres Scolytidae infeodes au pin sylvestre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bouhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference internationale des Entomologistes d'expression francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHNECS-IT Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity and in which context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vargac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de l'appel à projet Ittecop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Puteaux, France. pp.6, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions between vertebrate insectivores and a climate-driven expanding forest moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes herbivores devraient suivre les plantes hôtes ‘fuyant’ les plantes apparentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Forêts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCLIM- Réseau multidisciplinaire Euro-Méditerranéen de recherches sur la réponse adaptative au changement climatique des processionnaires et de leurs organismes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Changement Climatique de l’Agriculture et de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plant diversity be used as a surrogate of animal diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. EEF Congress 2011 : The European Ecological Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After storm spatial distribution of Ips sexdentatus infestations in a pine forest. Implications for damage assessment methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO "Bark beetle biology and management from the 1960's to the 21. century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Blodgett, United States. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHNECS-IT : que sait-on du rôle d’habitat et de corridor des dépendances d’infrastructures de transport ? Retour sur trois revues systématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Fack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-56, 240-243, 2024, Synthèses, Sophie Bonin, 978-2-7592-3813-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04507256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera zonata (mouche du pêcher) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES, 2023-SA-0034, 94 p., 2024, Avis de l'Anses : Rapport d'expertise collective, 979-10-286-0513-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective scientifique pour la recherche française sur la biodiversité - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité, 50 p., 2023, 979-10-91015-66-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORRISK. Réseau pour l’innovation dans les sylvicultures et les systèmes de gestion intégrée des risques de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fermet Quinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2014, 978-2-9519296-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 368 p., 2013, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des études multirisques incluant les bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d’insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.262-268, 2025, Synthèses, 978-2-7592-4047-0. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes génériques de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association entre le nématode du pin invasif et un insecte local menace les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-124, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment quantifier et expliquer les aires de distribution et leur expansions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-202, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-species forests: ecology and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed-Species Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-662-54553-9 (eBook). </w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54553-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of trees and forest communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Host Tree Selection by the Pine Processionary Moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect – Tree Interactions in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la production intensive de biomasse sur la biodiversité dans les forêts de plantations: l’exemple des futaies à courte révolution de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO2 : Biomasse et biodiversité forestières. : Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOFOR, Ministère de l'écologie et du développement durable, Ministère de l'agriculture de l'alimentation, de la pêche et des affaires rurales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 233 p., 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des dégâts post-tempête de scolytes à l’échelle du massif forestier par cheminement le long des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt face aux tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations dans les interactions tritrophiques lors de la régénération d’essences feuillues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétale : Actes du 4e colloque Ecoveg, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 233 p., 2008, 978-2-7430-1111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test of the biodiversity-stability theory: meta-analysis of tree species diversity effects on pest infestations, and re-examination of responsible factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest diversity and function : temperate and boreal systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, Springer-Verlag, 2005, Ecological Studies, 3-540-22191-3. </w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26599-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cochenille du Pin maritime : premier signalement en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des forêts. Bilan annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Pêche et de l'Alimentation. Département de la Santé des Forêts, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le nématode du pin est-il dangereux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the effects of silvicultural practices on biodiversity in temperate forests? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyla Turak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57808/proceed.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de recherche sur l’arbre et la forêt de Pierroton : 75 ans de sciences au service de la connaissance et de la société. Dix panneaux de présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy in bird predation assessment: Camera traps testing the efficacy of plasticine caterpillars as prey models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity effects on forest productivity: disentangling the effects of tree species addition vs. substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory on urban trees: Complementary effects of tree neighbours and predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-mediated, cross-generational intraspecific competition in a multivoltine herbivore species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’évaluation du risque lié à Ceratobasidium theobromae pour les DROM »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0147, Anses. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05095676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à &amp;quot;la catégorisation de Euplatypus parallelus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, INRAE. 2025, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05006491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Cordylomera spinicornis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2025, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04608634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04855184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à &amp;quot;demande d’évaluation du risque simplifiée (ERS) lié à l’introduction de Bactrocera zonata pour la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0034, Anses. 2024, 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04859559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04855283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04718536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de lutte vis-à-vis du chancre coloré du platane (Ceratocystis platani)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez-Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2020-SA-0073, Anses. 2024, 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04023467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anses. 2024, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORESTT - FORESTs and global environmental changes: social-ecological systems in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France); France 2023 Programme de recherche Résilience des Forêts. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04353534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’évaluation du risque simplifiée (ERS) lié à Popillia japonica, le scarabée japonais, pour la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0090, Anses. 2022, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04023723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur l'efficacité des méthodes visant à la destruction de végétaux contaminés par le virus de la sharka en verger de Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2019-SA-0048, Anses. 2021, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03799162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis de l’Anses sur les cahiers des charges relatifs aux obligations incombant aux établissements producteurs de vitroplants (VP) de bananiers à destination de la Guadeloupe, de la Guyane, de la Martinique, de Mayotte et de la Réunion, et aux conditions d’acclimatation de VP de bananier sur ces mêmes territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2020-SA-0119, Anses. 2021, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03927347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des traitements disponibles pour lutter contre les pucerons de la betterave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0102, Anses. 2021, 137 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03799074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Streito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03798981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine relative à une demande d’avis sur la période de latence de Xylella fastidiosa sur le genre Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0050, Anses. 2020, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie du huanglongbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Milagros - Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2019, 278 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance de la variété Platanor contre Ceratocystis platani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2019, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux connaissances nécessaires à la gestion du risque des écorces sensibles au nématode du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0103, Anses. 2019, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vargac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chilin Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine relative aux stratégies de lutte contre le charançon rouge du palmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0137, Anses. 2018, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une analyse de risques relative au houblon du Japon et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et bénéfices relatifs des alternatives aux produits phytopharmaceutiques comportant des néonicotinoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 548 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces hôtes dans le cadre de la lutte contre Phytophthora ramorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et productivité des forêts : effets des interactions biotiques sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de démarches collectives engagées contre le charançon rouge du palmier par la Communauté Var-Esterel-Méditerranée (CAVEM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2017-SA-0035, Anses. 2017, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis relatif à la réalisation d’une analyse de risques relative à l’ambroisie trifide (Ambrosia trifida L.) et pour l’élaboration de recommandation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0090, Anses. 2017, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils méthodologiques pour la réalisation d'une revue systématique à travers l'expérience de COHNECS-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arzhvaël Jeusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vargac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016 - 83, MNHN; Irstea; UPMC; Cerema; INRA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective ANSES «Méthodes alternatives au traitement chimique, par voie aérienne, des processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Fascicule des faits marquants du département EFPA en 2013, 2014, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Evaluation du REseau National de suivi à long terme des ECOsystèmes FORestiers (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS); Office National des Forêts (ONF); Université Catholique de Louvain (UCLouvain); Institut Géographique National (IGN); Swiss Federal Institute for Forest Snow and Landscape Research (WSL). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour Xyllela fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on specific risk analysis in regional forests of Europe under various Forest Management Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Grodzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EFI Technical Report 67, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of biotic and abiotic hazards in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floortje Vodde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EFI Technical Report 66 (518128), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FORSEE : un réseau de zones pilotes pour la gestion durable des forêts de l'Arc Atlantique, Rapport final Aquitaine, partie 1 : synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet FORSEE : Indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFORWOOD: Tools for sustainability impact: Assesment of the Forestry-Wood Chain: Deliverable D 2.0.2 progress report module 2: Forest Resources Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle fonctionnel de la biodiversité dans la résistance d'un écosystème forestier aux insectes ravageurs et champignons pathogènes. Rapport 1997-1998, programme &amp;quot;Biodiversité et gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 1998, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracteristiques du vol et capacites migratoires de Ips sexdentatus Boern. (Coleoptera : Scolytidae) en foret de pin sylvestre (Pinus sylvestris L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la reconquête des forêts. Les Landes, à l'aube d'un nouvel équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Juyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the effectiveness of clear-cuttings to eradicate the pine wood nematode: R script and videos. https://zenodo.org/record/3387267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dispersal of Monochamus galloprovinciallis : R script of the dispersal model and video of the simulation. https://zenodo.org/record/1211489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1469"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mourits" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stojek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jaroszewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2026.123702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Hl&#225;sny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Perunov&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Modlinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Blake" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Brazaitis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin-Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122788" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dacquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany F Barnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Caiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Corley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Deganutti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/2863" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Garcia-Celada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sannier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02170-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gillerot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rozario" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Shaw" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01547-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Gohli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paal Krokene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Be&#322;ka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hurling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/JfK.2025.02.02" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Werner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jensen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Fransson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sand&#233;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117591" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Serrano-Le&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70493" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha R Granville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex L Pigot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Howes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz dos Anjos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arroyo&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70146" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128820" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuldt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Belluau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02835-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pluchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01995-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreews" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivoal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105702" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Muiruri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19931" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173950" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dokhelar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehar G Brockerhoff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre M Liebhold" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2377" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14294" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liting Zheng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly R Guerrero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46355-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Depauw" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Dhiedt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-023-00208-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Spinoni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepakrishna Somasundaram" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.10.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111488v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Desie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zuo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159717" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.94109" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Migliorini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e96744" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01511-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513394v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hulcr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegan Inward" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.89826" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513505v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95692" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094911v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121081" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Douma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.104682" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Green" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dehnen-Schmutz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassy Drakulic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95761" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115019v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107975" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290878v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leandre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02660-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233852v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Queloz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7587" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guegan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101266" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04214590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57808/proceed.2023.15" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114534v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nardi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pagot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Samalens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12536" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Joswig" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith C Schuman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01616-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1511" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668761v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ayres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-062321-065511" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366792v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01431-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789567v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Chow" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Haluza" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16419" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164961v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.891908" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309499v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cornelissen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01774-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562543v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Wandeler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152560" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169728v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.1079756" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256070v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis&#8208;kondylis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13133" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595191v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesarz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Auge" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13461" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299107v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sousa&#8208;silva" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12829" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gon&#231;alves Vaz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104515" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593840v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.12.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820711v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sacristan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01159-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775583v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14267" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273314v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Van Halder" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119374" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610281v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01188-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299186v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118840" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461547v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude To&#239;go" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meredieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01432-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668708v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukas Seehausen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Afonso" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.65.66276" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306702v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379773v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611793v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;tzelsberger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gossner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Beenken" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gazda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Petr" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00961-4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289466v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-041720-075234" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610307v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus L&#246;f" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119138" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333531v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Hortal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M Hennekens" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17705" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242360v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13825" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252404v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.04.007" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300465v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gugliuzzo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H W Biedermann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrillo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louela A Castrillo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Egonyu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01382-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195775v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Strukelj" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108180" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222120v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palah&#237;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Valbuena" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Acil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03292-x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179773v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118476" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253863v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165491v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grousset" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Benko Beloglavec" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11030342" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947095v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Courbineau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107864" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312904v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardos" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del R&#237;o" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pretzsch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jactel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118687" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624306v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Kozlov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01148-y" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135698v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A Lambrechts" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.37" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093791v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathina Muessig" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04801-z" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624186v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallego" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-020-02219-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549372v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12371" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907131v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.58.54389" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796042v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Field" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gibbs" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13397" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179331v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arias-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2020292-15660" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986320v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13700" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627417v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gachet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.045" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618397v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100876" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620601v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.04.006" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360691v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625842v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.010" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625954v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ros&#225;rio Fernandes" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.52.36358" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626933v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hector" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vanhellemont" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0544-0" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624580v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake J. Grossman" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.12.015" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619240v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620952v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masudur Rahman" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carnol" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.10.008" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626905v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23763-y" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628889v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12956" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622124v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayco J. M. Tack" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2044" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474756v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gritti" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dr&#246;ssler" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forrester" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mason" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0747" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625056v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24299-x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447511v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70313" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607804v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joubard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12374" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607802v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourguignon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.044" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625784v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1453-2" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607330v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12200" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608353v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Leiva" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1637" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608190v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Peter" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12177" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619785v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.08.024" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608422v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-017-0064-1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635613v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3671-9" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636954v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Oria-De-Rueda" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Javier Diez" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f7030050" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637519v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Ramsfield" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Bentz" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faccoli" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Brockerhoff" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpw018" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012352v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kattge" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Cornelissen" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Wright" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16489" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386730v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Nguyen" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2056" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634508v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrette" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3711-5" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01558782v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pollastrini" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Feducci" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Fotelli" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.11.018" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380570v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian S. Pearse" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moen" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Winter" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687964" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391249v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.1037" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638187v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallego" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Hall" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pajares" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12297" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV86TGQD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639953v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Haase" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans C. Cornelissen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaboury Ghazoul" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02090" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCD8R0G2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632230v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv042" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637231v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etxebeste" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonifacio" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12186" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGFHR8FG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391246v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Selvi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136469" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204226v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Amissah" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baruffol" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12401" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641163v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000553" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F1TGSCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639635v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tavares" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9622-7" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204232v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0685-1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633836v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12362" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197651v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.023" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634322v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12175" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633973v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.06.008" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072113v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.08.003" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082979v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Bailey" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Brault" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3026-3" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637746v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent Mercadal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.08.038" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631137v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12110" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36JMKG82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599027v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmann" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12135" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634089v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mendel" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000182" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632649v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Jacquet" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony O'Grady" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu018" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640594v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Thompson" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiko Okabe" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Parrotta" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-014-0736-0" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631414v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Theillout" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109488" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634010v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rigot" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00447.x" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648889v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pere" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12055" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643099v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12035" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF6ZXFTF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645533v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.1043" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647909v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio F. B. Ferraz" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.09.018" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H847N7CQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652295v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0028" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648769v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. O'Grady" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.003" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLBFW3PX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652516v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Suckling" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-012-0223-6" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E32A88F274CEA110FC3E10880339C786331D773/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648998v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2089-7" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP3DWP21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647951v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Duncker" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Grodzki" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04897-170452" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599108v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642101v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642104v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646228v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044247" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647684v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Petit" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02512.x" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T486DB6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644776v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1300.1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642652v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.08.004" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCPNQ25-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647024v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birgersson" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlyter" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1918-z" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EFB812D5E288AA4DF7718B259189AA2FCE1336E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651209v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Franco" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Constantin" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000696" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644692v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin-Garcia" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Diez" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01562.x" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DFVW2Z8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642108v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595027v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.02.004" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ23X5NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593822v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9364-5" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XF3FPJP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556216v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battisti" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657776v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573306v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690947v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01445.x" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KBNS66F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883522v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Nicoll" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Gonzalez-Olabarria" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009054" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883519v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009009" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883460v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009006" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662037v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A. Berndt" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9379-3" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LH9LP31H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669049v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Quine" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Sayer" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9380-x" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SS4JFM83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664467v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18141" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662383v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.042" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XLXFTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667978v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01073.x" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJHZKN60-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663604v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Gibb" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comeskey" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berndt" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. El Sayed" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9031-1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHD402MK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669151v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parrotta" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665595v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaulier" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657696v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Franco" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Binazzi" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9071-6" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661708v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Liebhold" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661294v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.002" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6M83KGD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659217v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Franco" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.004" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RXNKZV2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679008v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564659v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menassieu" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680806v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Silva" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9555.2004.00219.x" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJFBL3QB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682902v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Berndt" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Weiss" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Beaton" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675929v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He Zhang" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683081v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2664.2002.00742.x" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675742v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Leckie" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680837v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Zhang" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025775419193" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F802AD19648691CFB7C3656496AE66199030C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675201v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoguet" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696879v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696739v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Kleinhentz" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020803608406" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52HV9BDD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693441v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carcreff" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691384v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443558v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceria" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Regad" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5510" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698437v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688468v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raise" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883039v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jactel" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M&#233;nassieu" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Burban" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688348v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697634v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau-Bezard" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02029953" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0NKMJ41-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686162v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696851v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perthuisot" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705669v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lung-Escarmant" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709625v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713037v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mori" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033194" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VHKQCZ2M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713388v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/Ent125919-5" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41418DDFF07C625294196998DE6DF54A0700BF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709356v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715337v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Romary" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(93)90006-9" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F6XD8L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711638v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715048v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19910405" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882764v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724636v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaissayre" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882454v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levieux" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724716v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724765v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039210v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183010v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Glynn" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277094v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827072v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604168v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738334v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788319v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972728v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791145v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795518v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793169v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793549v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740979v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793130v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756992v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608084v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793121v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793129v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793124v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809972v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746378v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807923v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pawson" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807631v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. O'Grady" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802764v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597121v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595107v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130967v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596767v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752463v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pawson" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754375v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755487v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Telford" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Tubalin" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752516v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591899v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757901v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallet" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loub&#232;re" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemin" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822912v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588789v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samalens" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769224v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765624v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767276v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773321v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777180v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775116v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774833v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouhot" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01131499v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808245v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810558v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829888v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798046v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fermet Quinet" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Vilas Boas" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Almeida" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forrisk.efiatlantic.efi.int/Guide-technique,103.html" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119196v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074021v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608424v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Bauhus" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Forrester" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallejo" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400695.pdf" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54553-9_7" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602278v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gugerli" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800929v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mateus" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820314v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/180015.pdf" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813640v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833834v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duelli" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26599-6_12" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847700v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589626v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248784v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Turak" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maire" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57808/proceed.2025.17" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711201v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276166v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276170v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276180v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05006491v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023467v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503573v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03927347v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799074v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786596v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797158v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810197v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farcy" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803682v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Grodzi" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Moreira" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804469v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floortje Vodde" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589805v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouineau" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820306v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822610v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Poissonnet" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rasmussen" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703184v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851630v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794884v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sargos" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juyon" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607617v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607601v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mourits" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Maclaren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftekhar U. Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stojek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jaroszewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2026.123702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dacquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany F Barnes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Caiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Corley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Deganutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/2863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gillerot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rozario" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Shaw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01547-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Garcia-Celada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sannier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02170-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Hl&#225;sny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Perunov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Modlinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Blake" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Brazaitis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chagnon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin-Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122788" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha R Granville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex L Pigot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Howes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz dos Anjos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arroyo&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70146" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Be&#322;ka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hurling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/JfK.2025.02.02" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schnabel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Serrano-Le&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70493" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Werner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Fransson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Sand&#233;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117591" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#269;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08692-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Gohli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paal Krokene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70580" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128820" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuldt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Belluau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02835-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pluchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01995-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreews" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivoal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105702" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dokhelar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehar G Brockerhoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre M Liebhold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2377" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14294" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liting Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly R Guerrero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46355-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173950" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ferlian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19931" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Muiruri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14427" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Depauw" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Dhiedt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-023-00208-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Spinoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepakrishna Somasundaram" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.10.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01511-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Migliorini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e96744" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.94109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Desie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zuo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159717" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094911v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Douma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.104682" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513394v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hulcr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegan Inward" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.89826" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513505v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grillet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95692" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C Douma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Gomez-Gallego" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95687" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107975" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Green" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dehnen-Schmutz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassy Drakulic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95761" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Queloz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7587" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290878v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leandre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02660-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guegan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2023.101266" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04214590v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57808/proceed.2023.15" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nardi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pagot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Samalens" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12536" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668761v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ayres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-062321-065511" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789567v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Oh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Chow" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Haluza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16419" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366792v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01431-x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164961v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.891908" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cornelissen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Wright" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01774-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741244v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1511" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123895v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Joswig" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith C Schuman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01616-8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169728v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tayeh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.1079756" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562543v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Wandeler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152560" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis&#8208;kondylis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13133" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299107v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sousa&#8208;silva" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Auge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12829" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesarz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13461" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747911v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gon&#231;alves Vaz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Franco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104515" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.12.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820711v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sacristan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01159-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775583v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14267" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668708v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukas Seehausen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Afonso" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.65.66276" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379773v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306702v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/1005" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273314v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Van Halder" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119374" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610281v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01188-1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461547v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude To&#239;go" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meredieu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01432-6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299186v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118840" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611793v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;tzelsberger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gossner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Beenken" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gazda" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Petr" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00961-4" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-041720-075234" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610307v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus L&#246;f" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119138" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252404v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.04.007" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333531v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Hortal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M Hennekens" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17705" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242360v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13825" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300465v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gugliuzzo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H W Biedermann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrillo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louela A Castrillo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Egonyu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01382-3" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195775v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Strukelj" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parker" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108180" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222120v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palah&#237;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Valbuena" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Acil" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03292-x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04253863v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093791v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathina Muessig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04801-z" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624306v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Kozlov" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01148-y" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135698v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A Lambrechts" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.37" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165491v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grousset" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Benko Beloglavec" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11030342" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947095v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Courbineau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107864" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862488v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00954-0" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312904v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del R&#237;o" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pretzsch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jactel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118687" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179773v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118476" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624186v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallego" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-020-02219-3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549372v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12371" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907131v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santini" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.58.54389" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796042v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Field" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gibbs" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13397" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179331v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arias-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2020292-15660" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986320v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13700" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627417v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gachet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.045" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618397v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100876" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620601v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.04.006" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360691v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625842v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.010" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625954v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ros&#225;rio Fernandes" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.52.36358" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626933v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hector" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vanhellemont" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0544-0" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619240v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624580v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake J. Grossman" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.12.015" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620952v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Masudur Rahman" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carnol" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.10.008" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628889v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12956" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626905v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Fahse" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Vald&#233;s" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23763-y" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622124v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayco J. M. Tack" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2044" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625056v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24299-x" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474756v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gritti" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dr&#246;ssler" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forrester" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mason" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0747" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447511v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70313" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607804v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joubard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12374" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607330v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12200" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607802v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourguignon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.044" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625784v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1453-2" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608353v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Leiva" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1637" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608190v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Peter" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12177" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608422v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-017-0064-1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619785v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.08.024" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMS23BN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637519v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Ramsfield" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Bentz" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faccoli" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Brockerhoff" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpw018" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636954v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Oria-De-Rueda" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Javier Diez" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f7030050" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635613v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3671-9" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386730v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Nguyen" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2056" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634508v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrette" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3711-5" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012352v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kattge" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Cornelissen" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Wright" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16489" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01558782v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pollastrini" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Feducci" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Fotelli" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.11.018" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380570v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian S. Pearse" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moen" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Winter" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687964" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391249v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.1037" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638187v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallego" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Hall" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pajares" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12297" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV86TGQD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204226v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Amissah" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baruffol" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12401" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641163v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000553" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F1TGSCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639953v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Haase" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans C. Cornelissen" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaboury Ghazoul" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02090" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCD8R0G2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632230v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv042" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637231v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etxebeste" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonifacio" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12186" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGFHR8FG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391246v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Selvi" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136469" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639635v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tavares" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9622-7" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204232v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-015-0685-1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633836v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12362" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197651v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.023" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633973v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Regolini" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.06.008" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634322v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12175" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072113v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.08.003" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082979v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Bailey" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Brault" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3026-3" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637746v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent Mercadal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.08.038" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631137v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12110" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36JMKG82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599027v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmann" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12135" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634089v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mendel" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000182" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632649v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Jacquet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony O'Grady" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu018" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640594v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Thompson" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiko Okabe" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Parrotta" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-014-0736-0" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631414v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Theillout" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109488" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634010v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rigot" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00447.x" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645533v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.1043" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648889v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pere" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12055" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643099v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12035" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF6ZXFTF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647909v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio F. B. Ferraz" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.09.018" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H847N7CQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652295v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0028" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648769v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. O'Grady" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.003" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLBFW3PX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652516v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Suckling" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-012-0223-6" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E32A88F274CEA110FC3E10880339C786331D773/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641969v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8rx-cx83" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599108v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647951v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Duncker" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Grodzki" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04897-170452" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648998v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2089-7" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP3DWP21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642101v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642104v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646228v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044247" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647684v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Petit" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02512.x" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T486DB6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644776v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1300.1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642652v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.08.004" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCPNQ25-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642108v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647024v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birgersson" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlyter" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1918-z" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EFB812D5E288AA4DF7718B259189AA2FCE1336E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651209v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Franco" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Constantin" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000696" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644692v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin-Garcia" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Diez" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01562.x" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DFVW2Z8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595027v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.02.004" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ23X5NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593822v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9364-5" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XF3FPJP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657776v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battisti" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573306v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556216v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690947v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01445.x" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KBNS66F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883522v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Nicoll" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Gonzalez-Olabarria" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009054" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883519v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009009" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883460v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009006" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662037v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A. Berndt" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9379-3" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LH9LP31H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669049v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Quine" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Sayer" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9380-x" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SS4JFM83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664467v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18141" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662383v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.042" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XLXFTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667978v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2007.01073.x" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJHZKN60-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669151v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parrotta" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663604v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Gibb" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comeskey" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berndt" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. El Sayed" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9031-1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHD402MK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665595v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaulier" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661708v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Liebhold" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661294v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.002" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6M83KGD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657696v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Franco" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Binazzi" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9071-6" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659217v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Franco" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.004" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RXNKZV2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679008v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564659v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menassieu" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680806v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Silva" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9555.2004.00219.x" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJFBL3QB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682902v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Berndt" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Weiss" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Beaton" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683081v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2664.2002.00742.x" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675929v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He Zhang" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675742v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Leckie" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680837v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Zhang" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025775419193" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F802AD19648691CFB7C3656496AE66199030C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675201v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoguet" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696879v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696739v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Kleinhentz" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020803608406" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52HV9BDD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693441v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carcreff" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443558v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceria" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Regad" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5510" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691384v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698437v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688348v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697634v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marpeau-Bezard" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02029953" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-D0NKMJ41-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688468v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raise" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883039v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jactel" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M&#233;nassieu" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Burban" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686162v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696851v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perthuisot" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705669v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lung-Escarmant" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709625v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713037v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mori" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Einhorn" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02033194" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VHKQCZ2M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713388v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/Ent125919-5" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41418DDFF07C625294196998DE6DF54A0700BF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709356v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715337v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Romary" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1127(93)90006-9" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F6XD8L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711638v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715048v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19910405" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882764v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882454v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levieux" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724636v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaissayre" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724716v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724765v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039210v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183010v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Glynn" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277094v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827072v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604168v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738334v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788319v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972728v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605921v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Galv&#227;o de Melo E Mota" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791145v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793169v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795518v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740376v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793549v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740241v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837333v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740979v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793130v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756992v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608084v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793121v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793129v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793124v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809972v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746378v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807923v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pawson" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807631v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. O'Grady" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802764v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597121v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595107v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130967v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596767v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754375v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752463v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pawson" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755487v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Telford" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Tubalin" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752516v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591899v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757901v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallet" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loub&#232;re" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemin" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822912v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588789v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samalens" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769224v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765624v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767276v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777180v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773321v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775116v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774833v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouhot" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01131499v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808245v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810558v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829888v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798046v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fermet Quinet" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Vilas Boas" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Almeida" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forrisk.efiatlantic.efi.int/Guide-technique,103.html" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810765v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074021v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119196v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074094v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608424v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Bauhus" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Forrester" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallejo" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/400695.pdf" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54553-9_7" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602278v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gugerli" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800929v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mateus" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820314v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/180015.pdf" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813640v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833834v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duelli" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26599-6_12" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847700v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589626v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248784v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Turak" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maire" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57808/proceed.2025.17" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711201v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276166v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276180v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276170v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05006491v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023467v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503573v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03927347v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799074v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786596v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797158v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810197v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farcy" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803682v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Grodzi" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Moreira" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804469v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floortje Vodde" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589805v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouineau" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820306v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822610v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Poissonnet" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rasmussen" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703184v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851630v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794884v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sargos" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juyon" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607617v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:525d1d95f1233aa7244360001047ef9f88de2737;origin=https://hal.archives-ouvertes.fr/hal-03607617;visit=swh:1:snp:fa6f3b378e1b07b4533f0646ee60b2893ccc0afd;anchor=swh:1:rel:031f4d8b22333860af91514e160022e70c62824e;path=/" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607601v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:86e13a3e6707d3833b92d2ba55f6a7b8f812040a;origin=https://hal.archives-ouvertes.fr/hal-03607601;visit=swh:1:snp:30b24242d695d3062b723f88aa7aeae63c5eb1ba;anchor=swh:1:rel:baaf2224162742cf1fa9dc0183c529d376256eb8;path=/" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>