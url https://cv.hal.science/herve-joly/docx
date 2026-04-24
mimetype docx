--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Joly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034500693</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir mon </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV sur la page de Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5206.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'École polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2024, Repères, 978-2-348-08092-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métamorphoses du commerce : l’entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2024, Histoire, patrimoine et régionalisme, 978-2-86272-783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes : 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L’économie allemande pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Boldorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2021, Histoire et civilisations, Christen, Carole, 978-2-7574-3333-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Polytechnique, X 1901 : enquête sur une promotion de polytechniciens de la Belle Époque aux Trente glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, pp.437, 2021, 978-2-08-151210-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon dans la Seconde Guerre mondiale : villes et métropoles à l’épreuve du conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Douzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solchany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2016, Histoire, 978-2-7535-4359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gillet de Lyon : fortunes d’une grande dynastie industrielle (1838-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 33, pp.510, 2015, Publications d'histoire économiques et sociales internationales, 978-2-600-01894-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger une grande entreprise au XXe siècle : l'élite industrielle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais, pp.428, 2013, Perspectives historiques, 978-2-86906-298-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises françaises, l'Occupation et le Second XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition du CRULH Centre Universitaire Lorrain d'Histoire, 2011, 2-85730-049-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises de biens de consommation sous l'occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Ferrière Le Vayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, pp.350, 2010, Perspectives historiques, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.1864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et l'outre-mer français pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine, pp.353, 2010, 978-2-85892-366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et médias sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.400, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et médias sous l'Occupation - Des entreprises dans la France de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques, pp.400, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises de presse et de culture sous l’Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CTHS, pp.398, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports dans la France en guerre 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Polino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, Rouen, pp.432, 2008, 978-2-87775-433-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie de la zone non occupée 1940-1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.378, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives des entreprises sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. IFRESI, Lille, pp.320, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAC, Cergy-Pontoise, pp.230, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patronat, bourgeoisie, catholicisme et libéralisme. Autour du Journal d'Auguste Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARHRA, Lyon, pp.230, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des entreprises sous l'Occupation. Les acteurs économiques et leurs archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.375, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Comités d'Organisation et l'Économie Dirigée du Régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caen : Centre de recherche d'histoire quantitative, 320 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRHQ, Caen, pp.320, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoir économique dans la région Rhône-Alpes (1920-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pierre Léon d'histoire économique et sociale, Lyon, pp.300, 2003, Cahiers Pierre Léon n° 4, 2-9519554-3-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Isaac, Journal d'un notable lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BGA Permezel, pp.600, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barrages, des usines et des hommes : L’industrialisation des Alpes du Nord – Entre ressources locales et apports extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 386 p., 2002, 2-706110-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'Allemagne. Sociologie d'une élite industrielle. 1933-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.360, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement, scolarité et trajectoires de la promotion 1903 en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes ferroviaires atlantiques face à la coordination des transports et aux restrictions de l’Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04859729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de l’École polytechnique sur son recrutement social : de la fierté à la gêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 797, pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens et l'État : un éloignement réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delespierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.222.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et carrières d’élèves ingénieurs : l'étude de la génération 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.99-117. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.6372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les vapeurs de la chimie : la nouvelle industrie de la soie artificielle et sa main-d’oeuvre en France (années 1890-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes du textile en Europe de la fin du XVIIIe siècle aux années 1930, 2021/3 (276), pp.171-189. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.276.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Lenker der großen französischen Industrieunternehmen im 20. Jahrhundert. Vom Honoratioren zum Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trivium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trivium.5784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes entreprises Françaises dans l’économie de guerre. Essai de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entreprises, entrepreneur et travailleurs pendant la Grande Guerre, 267, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmcc.267.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises industrielles par leurs actionnaires : étude empirique d’un corpus de sociétés lyonnaises (1921-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.85-106. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations des industries lyonnaises pendant la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires consulaires et perspectives (Association des anciens présidents de CCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le champ du pouvoir économique en France : l'espace social des dirigeants du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes entreprises industrielles françaises au 20e siècle : des notables aux gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114 (2), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.104-108. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.068.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du conseil d'administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.87-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants français du CAC 40 : entre élitisme scolaire et passage par l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La direction des sociétés anonymes depuis la fin du XIXe siècle : le droit entretient la confusion des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des patrons français et allemands dans la presse d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repräsentationen französischer und deutscher Spitzenmanager in der Wirtschaftspresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repräsentationen französischer und deutscher Spitzenmanager in der Wirtschaftspresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le recrutement du patronat : une tentative de bilan critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.133-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des actes de sociétés pour l'histoire des entreprises : intérêts et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'Allemagne revisités : la résistance du modèle traditionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité allemande. Bulletin économique du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme familial dans les entreprises moyennes : un déclin réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.64-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication de l'industrie chimique allemande dans la Shoah : le cas du Zyklon B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (2), pp.368-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 105, pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens docteurs : une exception qui confirme la règle d’une distance entre élites françaises et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verschueren, Pierre; Aoustet, Laurie; Bataille, Pierre; Desvignes, Arnaud; Lachenal, Lucie; Obligi, cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse et le doctorat : socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne; Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-202, 2025, 978-2-38549-159-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hautcoeur, Pierre-Cyrille; Virlouvet, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire économique et sociale : la France, de la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passés composés, pp.749-772, 2025, 979-10-404-0628-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X 1846 : Charles Freycinet et sa promotion de Polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles de Freycinet : l’ingénieur de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-71, 2025, 9782384280193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05516297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantations et risques de l’industrie chimique en France : regard historique rétrospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels majeurs et environnements, : défis pour les acteurs internes et externes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-38, 2025, Environnement et société, 978-2-7574-4369-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constructeur lyonnais Pitance, de la ferme limousine à l’immeuble de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin, Hubert; Piquet, Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire économique en action. Autour de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.249-268, 2025, 978-2-600-06654-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bericht über den Werdegang von Ernst Röchling (1888–1964) und seine Verantwortung unter dem Nationalsozialismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universität des Saarlandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kontroverse akademische Ehrungen : Dokumentation zur Gremiendiskussion über die universitären Ehrenwürden von Dr. Max Obé und Dr. h.c. Ernst Röchling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saarland University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-102, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Siefert, une ascendante germanique, protestante et soyeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boutin, Aimée; Paliyenko, Adrianna M.; Witt, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redécouvrir Louisa Siefert (1845-1877) : richesse d’une œuvre de femme à l’heure de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2024, 978-2-7453-6081-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04536556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implantation de Casino face à la concurrence à Lyon, années 1910-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callens, Anne-Céline; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du commerce : l'entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.187-211, 2024, 978-2-86272-783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04859531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banque Perier à la banque Bauer, Marchal & cie : de l’ascension irrésistible à la liquidation impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin, Hubert; Quennouëlle-Corre, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les archives et écrire l’Histoire : autour de Roger Nougaret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.495-510, 2022, 978-2-600-06379-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie textile à Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça se trame à Villeurbanne : l’aventure textile [catalogue de l'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize, pp.9-15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les membres du Comité France-Allemagne, une antichambre de la collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller, Philipp; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes : 1920-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-142, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article &amp;quot;L'économie dirigée allemande pendant la Première Guerre mondiale&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boldorf, Marcel; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L'économie allemande pendant la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.29-34, 2021, 978-2-7574-3333-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXe siècle, de nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mingous, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre de commerce et d'industrie de Lyon: trois siècles d'histoire en archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives du département du Rhône et de la métropole de Lyon, pp.48-54, 2020, 978-2-86069-045-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons. Les élites économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delalande, Nicolas; Joyeux-Prunel, Béatrice; Singaravélou, Pierre; Daviet-Vincent, Marie-Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la comparaison, Mélanges en l’honneur de Christophe Charle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.85-87, 2020, 979-10-351-0559-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survivance d’une dynastie familiale sans la sidérurgie : les Wendel (1977-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe. XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.65-77, 2019, 979-10-320-0215-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Fayol II, un fils loin d’être indigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Bertilorenzi; Nadine Dubruc; Jean-Philippe Passaqui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Fayol. Les multiples facettes d’un manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, pp.293-306, 2019, 978-2-35671-568-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02310235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture pour une mutation : l’OPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janand, Marie-Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendre de partout, être partout: Casino, catalogue de l’exposition au Musée d’art et d’industrie de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.42-45, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie des élites françaises contemporaines : essai de bilan méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callu, Agnès </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et élites locales en France, 1947-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.23-30, 2018, 976-2-271-09071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nazi Social Order Implemented : the Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Boldorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kott, Sandrine; Patel, Kiran Klaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazism across Borders : the Social Policies of the Third Reich and their Global Appeal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.365-388, 2018, Studies of the German Historical Institute, London, 978-0-19-882896-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises chimiques moyennes de la région lyonnaise : quel avenir hors des grands groupes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emptoz, Gérard ; Fauque, Danièle ; Breysse, Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre reconstruction et mutations, les industries de la chimie entre les deux guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.167-194, 2018, 978-2-7598-2239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes banques françaises au XXe siècle, entre carrières maison et inspecteurs des Finances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blancheton, Bernard ; Mougel, François-Charles ; Talliano des Garets, Françoise </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir : mélanges en l’honneur d’Hubert Bonin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-189, 2017, 978-2-8076-0414-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie alimentaire lyonnaise face aux pénuries alimentaires et à l’occupant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doré-Rivé, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jours sans : 1939-1949, alimentation et pénurie en temps de guerre [exposition, Lyon, Centre d'histoire de la Résistance et de la déportation, 13 avril 2017-28 janvier 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2017, 978-2-917659-61-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes entreprises textiles françaises, des familles aux manageurs : histoire d’un échec (années 1970-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barrière, Jean-Paul; Boulat, Régis; Chatriot, Alain; Lamard, Pierre; Minovez, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trames de l’histoire : entreprises, territoires, consommations, institutions : mélanges en l’honneur de Jean-Claude Daumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.65-74, 2017, 978-2-84867-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survivance de l’industrie dans les nouveaux Länder, essai de bilan vingt-cinq ans après la Wende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurenche-Beau, Emmanuelle; Boldorf, Marcel; Zschachlitz, Ralf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA : Culture-critique-crise : nouveaux regards sur l'Allemagne de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.261-272, 2017, 978-2-7574-1635-8. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.37402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration germanique dans le commerce et l’industrie lyonnais: la rupture de 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouget, Jean-MIchel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflit et coopération France-Allemagne XIXe-XXe siècle : mélanges en l’honneur d’Anne-Marie Saint-Gille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Contacts, 978-3-0343-2623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénieur civil des mines polytechniciens ou les apparences du corpsard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertilorenzi, Marco; Passaqui, Jean-Philippe ; Garçon, Anne-Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et gestion : une histoire des « ingénieurs civils des mines » (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.87-97, 2016, 978-2-35671-418-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01373809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des élites lyonnaises sous Vichy : tentative de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">von Bueltzingsloewen, Isabelle ; Douzou, Laurent ; Durand, Jean-Dominique ; Joly, Hervé ; Solchany, Jean </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon dans la Seconde Guerre mondiale : villes et métropoles à l’épreuve du conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-98, 2016, 978-2-7535-4359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrésistible déclin français et renouveau allemand dans l’industrie des machines (années 1960-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger, Françoise ; Rapoport, Michel; Tilly, Pierre; Touchelay, Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest, XIXe-XXe siècles Mélanges en l’honneur de Jean-François Eck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives nationales du monde du travail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2016, 978-2-11-128204-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpigny, Florence; Dumons, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône Alpes : la construction d'une région XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.131-137, 2015, 978-2-7535-4300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pantouflage des hauts fonctionnaires dans les entreprises privées françaises (XIXe-XXe siècles) : évolution de la réglementation et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engels, Jens Ivo; Fahrmeir, Andreas; Monier, Frédéric; Dard, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krumme Touren in der Wirtschaft : Geschichte ethischen Fehlverhaltens und seiner Bekämpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Böhlau Verlag, pp.157-174, 2015, 978-3-412-22508-7. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7788/9783412218683-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation comparée des banques dans les conseils des groupes industriels en France et en Allemagne au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamard, Pierre; Stoskopf, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise rhénane : mythe ou réalité ? Hommage à Michel Hau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.55-69, 2015, 978-2-7084-0978-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d’État&amp;quot; : la permanence d’une voie royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinski, Bernd; Raviot, Jean-Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites en question : trajectoires, réseaux et enjeux de gouvernance : France, UE, Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-89, 2015, 978-3-0343-1413-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands patrons et la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Antonin; Lacroix, Bernard; Riutort, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Découverte, pp.281-291, 2015, Manuels Repères, 978-2-7071-8791-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement comparé des dirigeants de la sidérurgie en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthel, Charles ; Kharaba, Ivan ; Mioche, Philippe ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de la sidérurgie mondiale du XXe siècle à nos jours = The transformation of the world steel industry from the XXth century to the present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE P. Lang, pp.463-482, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unternehmer in Frankreich. Vergleichende Überlegungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plumpe, Werner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unternehmer - Fakten und Fiktionen : historisch-biografische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter Oldenbourg (München), pp.355-369, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrateurs de la SEPR : le poids des milieux patronaux (1864-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEPR. 1864-2014, 150 ans au service de la formation professionnelle en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC, pp.114-121, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre de commerce ; Chimie ; Famille Gillet ; Auguste Isaac ; Famille Lumière ; Mutation industrielle et économique de Lyon et sa région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaupré, Nicolas; Charmasson-Creus, Anne; Breban, Thomas; Giraudier, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18. Lyon sur tous les fronts ! Une ville dans la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.126-127 ; 128-130 ; 166-169 ; 188-189 ; 195-196 ; 201-203, 2014, 9788836629398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das ökonomische System des Zyklon B und sein Missbrauch zur Massenvernichtung von Menschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karlsch, Rainer ; Maier, Helmut ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studien zur Geschichte der Filmfabrik Wolfen und die IG Farbenindustrie AG in Mitteldeutschland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext, pp.13-37, 2014, Bochumer Studien zur Technik- und Umweltgeschichte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les patrons de l’industrie savoyarde ? (années 1860-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Varaschin, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire économique de la Savoie de 1860 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.319-362, 2014, Publications du Centre d'histoire économique internationale de l'Université de Genève, 978-2-600-01828-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde économique à l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.207-213, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall 13&amp;quot;. Das Rastatter Röchling-Verfahren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Priemel, A. Stiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMT. Die Nürnberger Militärtribunale zwischen Geschichte, Gerechtigkeit und Rechtschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Edition, pp.464-490, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENSET/ENS Cachan dans l'espace concurrentiel des très grandes écoles : le recrutement par concours dans les sections scientifiques, 1949-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bot, Florent ; Albe, Virginie ; Bodé, Gérard ; Brucy, Guy ; Chatel, Élisabeth;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan : le siècle d'une grande école pour les sciences, les techniques, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.299-313, 2013, Carnot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französische Unternehmen unter deutscher Besatzung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Volkswirtschaften unter deutscher Hegemonie 1938-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oldenbourg Verlag, pp.131-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs du corps des Mines dans les entreprises au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs des Mines : cultures, pouvoirs, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.183-198, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inspecteurs des Finances, dirigeants des grands groupes industriels au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.345-357, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie économique lyonnaise (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Doré-Rivé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une ville dans la guerre. Lyon 1939-1945, Les collections du Centre d'histoire de la Résistance et de la déportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.30-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens de l'Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.27-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une production singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mannoni, Stéphanie Salmon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enfants du paradis. Marcel Carné. Jacques Prévet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cinémathèque française, Fondation Jérôme Seydoux-Pathé, Editions Xavier Barral, pp.207-216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position dominée des chimistes à la direction des grandes firmes chimiques en France (années 1900-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lamard, Nicolas Stoskopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Industrie chimique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, Paris, pp.67-87, 2010, Histoire industrielle et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studium der Eisenhüttenkunde, Promotion und Industriekarriere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmut Maier Andreas Zilt, Manfred Rasch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 Jahre Stahlinstitut VDEh 1860-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext Verlag, Essen, pp.461-480, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Leleu, Françoise Passera, Jean Quellien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard/ministère de la Défense, Paris, pp.102-103, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les entreprises françaises et allemandes dans l'industrie chimique des colorants des années 1920 aux années 1950, entre occupation, concurrence, collaboration et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Eck, Sylvain Schirmann, Stefan Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie, l'argent et les hommes. Les relations franco-allemandes de 1871 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, Paris, pp.225-241, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites politiques. Recrutements et carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Weske</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Demesmay, Manuela Glaab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avenir des partis politiques en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, Villeneuve d'Ascq, pp.121-135, 2009, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation de l'industrie cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Callu, Patrick Eveno et Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et médias sous l'Occupation. Des entreprises dans la France de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Paris, pp.271-291, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die bemerkenswerte Persistenz der staatlichen grands corps bei der Rekrutierung der Wirschaftseliten in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Sattler, Christoph Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Elites, Between a New Spirit of Capitalism and the Erosion of State Socialism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, Berlin, pp.105-127, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités patronales dans l'après-guerre et impact de l'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bergère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Épuration économique en France et à la Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, Rennes, pp.83-100, 2008, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime nazi et les élites économiques allemandes : une étude prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie et politique en Europe occidentale et aux Etats-Unis (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, Paris, pp.287-300, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economy of Occupied and Vichy France : Constraints and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Lund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working for the New Order. European Business under German Domination 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Southern Denmark, Copenhague, pp.93-103, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours des grandes écoles versus diplômes universitaires. Sélectivité comparée des élites économiques françaises et allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAC, Cergy-Pontoise, pp.65-79, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familien- und Unternehmensstrategien am Beispiel französischer Unternehmerfamilien in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudolf Boch, Rudolf, Petra Listewnik, Eva Pietzsch et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unternehmensgeschichte heute. Theorieangebote, Quellen, Forschungstrends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, Leipzig, pp.245-252, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer une organisation patronale interprofessionnelle régionale : Aymé Bernard et l'Association industrielle commerciale et agricole à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard, Gilles Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Permanents patronaux : Éléments pour l'histoire de l'organisation du patronat en France dans la première moitié du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche histoire et civilisation de l'université Paul Verlaine, Metz, pp.285-307, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites politiques : regard croisé sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAC, Cergy-Pontoise, pp.149-167, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conclusion d'un accord franco-allemand dans l'industrie des colorants en 1940-1941 : rapports de force et formes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Bähr, Ralf Banken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Europa des "Dritten Reichs". Recht, Wirtschaft, Besatzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vittorio Klostermann, Francfort/Main, pp.141-175, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives des administrations de l'aryanisation économique&amp;quot; avec Cécile Simon, in Faire l'histoire des entreprises sous l'Occupation, direction Hervé Joly, C.T.H.S. éditions, Paris, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives des administrations de l'aryanisation économique" avec Cécile Simon, in Faire l'histoire des entreprises sous l'Occupation, direction Hervé Joly, C.T.H.S. éditions, Paris, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation : un ensemble vaste et disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHQ, Caen, pp.83-94, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques locales et les entreprises lyonnaises (années 1920-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lescure, Alain Plessis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banques locales et banques régionales en Europe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, Paris, pp.311-332, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Isaac, administrateur de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patronat, bourgeoisie, catholicisme et libéralisme. Autour du Journal d'Auguste Isaac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Lyon, pp.131-154, 2004, Cahiers Pierre Léon, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comité d'organisation des industries du bois et aryanisation économique » in Les comités d'organisation et l'économie dirigée du régime de Vichy, direction Hervé Joly, Centre de recherche d'histoire quantitative de Caen, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comité d'organisation des industries du bois et aryanisation économique » in Les comités d'organisation et l'économie dirigée du régime de Vichy, direction Hervé Joly, Centre de recherche d'histoire quantitative de Caen, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épuration professionnelle dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des entreprises sous l'Occupation. Les acteurs économiques et leurs archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Paris, pp.147-185, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische und deutsche Farbenindustrie zwischen Wettbewerb, Besatzung und Kollaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolf Petri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologietransfer aus der deutschen Chemieindustrie (1925-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, Berlin, pp.159-175, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration patronale a bien (provisoirement) existé : l'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Olivier Baruch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une poignée de misérables. L'épuration de la société française après la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, Paris, pp.301-335, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende des Familienkapitalismus ? Das Überleben der Unternehmerfamilien in den deutschen Wirtschaftseliten des 20. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volker R. Berghahn, Stefan Unger, Dieter Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die deutsche Wirtschaftselite im 20. Jahrhundert : Kontinuität und Mentalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext Verlag, Essen, pp.75-91, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration et propriété privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Olivier Baruch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une poignée de misérables. L'épuration de la société française après la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, Paris, pp.417-430, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie chimique française au service de l'IG Farben : collaboration et travail forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Garnier, Jean Quellien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main d'oeuvre française exploitée par le IIIe Reich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHQ, Caen, pp.205-218, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union des chambres syndicales lyonnaises (1885-1914) : une organisation interprofessionnelle pionnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Vernus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations patronales. Une approche locale (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Léon d'histoire économique et sociale, Lyon, pp.145-167, 2002, Centre Pierre Léon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of foreign direct investments in the medium and large-scale businesses of the region Rhône-Alpes during the first half of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin, Christophe Bouneau, Ludovic Cailluet, Alexandre Fernandez, Silvia Marzagalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational companies 19th-20th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PLAGE, Paris, pp.189-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of the members of the French productivity missions to the USA, 1949-1954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catching up with America productivity. Missions and the diffusion of American economic and technological influence after the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Paris-Sorbonne, Paris, pp.183-196, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines des entreprises électro-métallurgiques et électro-chimiques des Alpes du Nord (fin XIXe-début XXe siècles) : l'exception au modèle dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly, Alexandre Giandou, Muriel Le Roux, Anne Dalmasso, Ludovic Cailluet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des barrages, des usines et des hommes. L'industrialisation des Alpes du Nord entre ressources locales et apports extérieurs (études offertes au professeur Henri Morsel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, Grenoble, pp.117-135, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs du corps des Ponts et chaussées dans les compagnies électriques : la nationalisation avant la nationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot, Henri Morsel, Sophie Cœuré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies, gestion, management. Les compagnies électriques et leurs patrons (1895-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de l'électricité en France, Paris, pp.455-473, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des dirigeants des comités d'organisation industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard, Jean-Claude Daumas, François Marcot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Occupation, l'Etat français et les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHE, Paris, pp.245-260, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontinuität und Diskontinuität der industrielle Elite nach 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Martens, Maurice Vaïsse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grossbürger und Unternehmen. Die wirtschaftliche Elite in Deutschland im 20. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, Göttingen, pp.54-72, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'industrie chimique française à l'effort de guerre allemand : le cas de Francolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Martens, Maurice Vaïsse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankreich und Deutschland im Krieg. Okkupation, Kollaboration, Résistance (Nov. 1942-Herbst 1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouvier, Bonn, pp.297-316, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie d'entreprises ou démographie des sociétés : un réexamen critique à travers l'exemple de l'industrie lyonnaise (années 1920 à 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateurs et créations d'entreprises de la révolution industrielle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHE, Paris, pp.305-327, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufrance : une société anonyme trop fermée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épopée Manufrance (1885-1985) : Que reste-t-il de nos amours ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir professionnel des anciens élèves des Écoles supérieures de commerce, 19e-20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filles et garçons dans les formations commerciales aux 19e et 20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès Röchling : un procès français dans un cadre international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negociating the past : German-American Perspectives in the U.S. War Crimes Trials in Nuremberg, 1946-1949</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy : actes du colloque international, (Mémorial de) Caen, 3-4 avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. 320 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'Auguste Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre de commerce et d'industrie de Lyon: trois siècles d'histoire en archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Schwob. Fondateur des 100.000 Chemises [Catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEC-ENA, un couple qui marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands patrons, grandes écoles : la fin de l'endogamie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bredin (1834-1898), de l’industriel lyonnais de la teinture au hobereau rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04314413v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand patronat français peu renouvelé à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie à la prosopographie historique des élites : regards croisés sur la France et l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger une grande entreprise française au XXe siècle : modes de gouvernance, trajectoires et recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Joly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034500693</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir mon </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV sur la page de Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5206.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'École polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2024, Repères, 978-2-348-08092-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métamorphoses du commerce : l’entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2024, Histoire, patrimoine et régionalisme, 978-2-86272-783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes : 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L’économie allemande pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Boldorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2021, Histoire et civilisations, Christen, Carole, 978-2-7574-3333-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Polytechnique, X 1901 : enquête sur une promotion de polytechniciens de la Belle Époque aux Trente glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, pp.437, 2021, 978-2-08-151210-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon dans la Seconde Guerre mondiale : villes et métropoles à l’épreuve du conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Douzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solchany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2016, Histoire, 978-2-7535-4359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gillet de Lyon : fortunes d’une grande dynastie industrielle (1838-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 33, pp.510, 2015, Publications d'histoire économiques et sociales internationales, 978-2-600-01894-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger une grande entreprise au XXe siècle : l'élite industrielle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais, pp.428, 2013, Perspectives historiques, 978-2-86906-298-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises françaises, l'Occupation et le Second XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition du CRULH Centre Universitaire Lorrain d'Histoire, 2011, 2-85730-049-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises de biens de consommation sous l'occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Ferrière Le Vayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, pp.350, 2010, Perspectives historiques, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.1864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et l'outre-mer français pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine, pp.353, 2010, 978-2-85892-366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et médias sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.400, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et médias sous l'Occupation - Des entreprises dans la France de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques, pp.400, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises de presse et de culture sous l’Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CTHS, pp.398, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports dans la France en guerre 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Polino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, Rouen, pp.432, 2008, 978-2-87775-433-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie de la zone non occupée 1940-1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.378, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives des entreprises sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. IFRESI, Lille, pp.320, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAC, Cergy-Pontoise, pp.230, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Comités d'Organisation et l'Économie Dirigée du Régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caen : Centre de recherche d'histoire quantitative, 320 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des entreprises sous l'Occupation. Les acteurs économiques et leurs archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.375, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patronat, bourgeoisie, catholicisme et libéralisme. Autour du Journal d'Auguste Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARHRA, Lyon, pp.230, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRHQ, Caen, pp.320, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoir économique dans la région Rhône-Alpes (1920-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pierre Léon d'histoire économique et sociale, Lyon, pp.300, 2003, Cahiers Pierre Léon n° 4, 2-9519554-3-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Isaac, Journal d'un notable lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BGA Permezel, pp.600, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barrages, des usines et des hommes : L’industrialisation des Alpes du Nord – Entre ressources locales et apports extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 386 p., 2002, 2-706110-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'Allemagne. Sociologie d'une élite industrielle. 1933-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.360, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement, scolarité et trajectoires de la promotion 1903 en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes ferroviaires atlantiques face à la coordination des transports et aux restrictions de l’Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04859729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de l’École polytechnique sur son recrutement social : de la fierté à la gêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 797, pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens et l'État : un éloignement réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delespierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.222.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et carrières d’élèves ingénieurs : l'étude de la génération 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.99-117. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.6372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les vapeurs de la chimie : la nouvelle industrie de la soie artificielle et sa main-d’oeuvre en France (années 1890-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes du textile en Europe de la fin du XVIIIe siècle aux années 1930, 2021/3 (276), pp.171-189. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.276.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Lenker der großen französischen Industrieunternehmen im 20. Jahrhundert. Vom Honoratioren zum Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trivium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trivium.5784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises industrielles par leurs actionnaires : étude empirique d’un corpus de sociétés lyonnaises (1921-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.85-106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes entreprises Françaises dans l’économie de guerre. Essai de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entreprises, entrepreneur et travailleurs pendant la Grande Guerre, 267, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmcc.267.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations des industries lyonnaises pendant la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires consulaires et perspectives (Association des anciens présidents de CCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le champ du pouvoir économique en France : l'espace social des dirigeants du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes entreprises industrielles françaises au 20e siècle : des notables aux gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114 (2), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.104-108. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.068.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du conseil d'administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.87-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants français du CAC 40 : entre élitisme scolaire et passage par l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des patrons français et allemands dans la presse d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La direction des sociétés anonymes depuis la fin du XIXe siècle : le droit entretient la confusion des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repräsentationen französischer und deutscher Spitzenmanager in der Wirtschaftspresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repräsentationen französischer und deutscher Spitzenmanager in der Wirtschaftspresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le recrutement du patronat : une tentative de bilan critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.133-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des actes de sociétés pour l'histoire des entreprises : intérêts et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'Allemagne revisités : la résistance du modèle traditionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité allemande. Bulletin économique du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme familial dans les entreprises moyennes : un déclin réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.64-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication de l'industrie chimique allemande dans la Shoah : le cas du Zyklon B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (2), pp.368-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 105, pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hautcoeur, Pierre-Cyrille; Virlouvet, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire économique et sociale : la France, de la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passés composés, pp.749-772, 2025, 979-10-404-0628-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens docteurs : une exception qui confirme la règle d’une distance entre élites françaises et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verschueren, Pierre; Aoustet, Laurie; Bataille, Pierre; Desvignes, Arnaud; Lachenal, Lucie; Obligi, cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse et le doctorat : socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne; Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-202, 2025, 978-2-38549-159-8. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145mh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X 1846 : Charles Freycinet et sa promotion de Polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles de Freycinet : l’ingénieur de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-71, 2025, 9782384280193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05516297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantations et risques de l’industrie chimique en France : regard historique rétrospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels majeurs et environnements, : défis pour les acteurs internes et externes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-38, 2025, Environnement et société, 978-2-7574-4369-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bericht über den Werdegang von Ernst Röchling (1888–1964) und seine Verantwortung unter dem Nationalsozialismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universität des Saarlandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kontroverse akademische Ehrungen : Dokumentation zur Gremiendiskussion über die universitären Ehrenwürden von Dr. Max Obé und Dr. h.c. Ernst Röchling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saarland University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-102, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constructeur lyonnais Pitance, de la ferme limousine à l’immeuble de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin, Hubert; Piquet, Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire économique en action. Autour de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.249-268, 2025, 978-2-600-06654-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Siefert, une ascendante germanique, protestante et soyeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boutin, Aimée; Paliyenko, Adrianna M.; Witt, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redécouvrir Louisa Siefert (1845-1877) : richesse d’une œuvre de femme à l’heure de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2024, 978-2-7453-6081-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04536556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implantation de Casino face à la concurrence à Lyon, années 1910-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callens, Anne-Céline; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du commerce : l'entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.187-211, 2024, 978-2-86272-783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04859531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banque Perier à la banque Bauer, Marchal & cie : de l’ascension irrésistible à la liquidation impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin, Hubert; Quennouëlle-Corre, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les archives et écrire l’Histoire : autour de Roger Nougaret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.495-510, 2022, 978-2-600-06379-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie textile à Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça se trame à Villeurbanne : l’aventure textile [catalogue de l'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize, pp.9-15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les membres du Comité France-Allemagne, une antichambre de la collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller, Philipp; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes : 1920-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-142, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article &amp;quot;L'économie dirigée allemande pendant la Première Guerre mondiale&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boldorf, Marcel; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L'économie allemande pendant la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.29-34, 2021, 978-2-7574-3333-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXe siècle, de nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mingous, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre de commerce et d'industrie de Lyon: trois siècles d'histoire en archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives du département du Rhône et de la métropole de Lyon, pp.48-54, 2020, 978-2-86069-045-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons. Les élites économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delalande, Nicolas; Joyeux-Prunel, Béatrice; Singaravélou, Pierre; Daviet-Vincent, Marie-Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la comparaison, Mélanges en l’honneur de Christophe Charle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.85-87, 2020, 979-10-351-0559-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survivance d’une dynastie familiale sans la sidérurgie : les Wendel (1977-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe. XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.65-77, 2019, 979-10-320-0215-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Fayol II, un fils loin d’être indigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Bertilorenzi; Nadine Dubruc; Jean-Philippe Passaqui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Fayol. Les multiples facettes d’un manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, pp.293-306, 2019, 978-2-35671-568-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02310235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture pour une mutation : l’OPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janand, Marie-Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendre de partout, être partout: Casino, catalogue de l’exposition au Musée d’art et d’industrie de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.42-45, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie des élites françaises contemporaines : essai de bilan méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callu, Agnès </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et élites locales en France, 1947-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.23-30, 2018, 976-2-271-09071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises chimiques moyennes de la région lyonnaise : quel avenir hors des grands groupes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emptoz, Gérard ; Fauque, Danièle ; Breysse, Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre reconstruction et mutations, les industries de la chimie entre les deux guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.167-194, 2018, 978-2-7598-2239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nazi Social Order Implemented : the Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Boldorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kott, Sandrine; Patel, Kiran Klaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazism across Borders : the Social Policies of the Third Reich and their Global Appeal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.365-388, 2018, Studies of the German Historical Institute, London, 978-0-19-882896-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes entreprises textiles françaises, des familles aux manageurs : histoire d’un échec (années 1970-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barrière, Jean-Paul; Boulat, Régis; Chatriot, Alain; Lamard, Pierre; Minovez, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trames de l’histoire : entreprises, territoires, consommations, institutions : mélanges en l’honneur de Jean-Claude Daumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.65-74, 2017, 978-2-84867-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie alimentaire lyonnaise face aux pénuries alimentaires et à l’occupant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doré-Rivé, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jours sans : 1939-1949, alimentation et pénurie en temps de guerre [exposition, Lyon, Centre d'histoire de la Résistance et de la déportation, 13 avril 2017-28 janvier 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2017, 978-2-917659-61-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes banques françaises au XXe siècle, entre carrières maison et inspecteurs des Finances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blancheton, Bernard ; Mougel, François-Charles ; Talliano des Garets, Françoise </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir : mélanges en l’honneur d’Hubert Bonin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-189, 2017, 978-2-8076-0414-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survivance de l’industrie dans les nouveaux Länder, essai de bilan vingt-cinq ans après la Wende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurenche-Beau, Emmanuelle; Boldorf, Marcel; Zschachlitz, Ralf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA : Culture-critique-crise : nouveaux regards sur l'Allemagne de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.261-272, 2017, 978-2-7574-1635-8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.37402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration germanique dans le commerce et l’industrie lyonnais: la rupture de 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouget, Jean-MIchel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflit et coopération France-Allemagne XIXe-XXe siècle : mélanges en l’honneur d’Anne-Marie Saint-Gille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Contacts, 978-3-0343-2623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des élites lyonnaises sous Vichy : tentative de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">von Bueltzingsloewen, Isabelle ; Douzou, Laurent ; Durand, Jean-Dominique ; Joly, Hervé ; Solchany, Jean </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon dans la Seconde Guerre mondiale : villes et métropoles à l’épreuve du conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-98, 2016, 978-2-7535-4359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénieur civil des mines polytechniciens ou les apparences du corpsard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertilorenzi, Marco; Passaqui, Jean-Philippe ; Garçon, Anne-Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et gestion : une histoire des « ingénieurs civils des mines » (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.87-97, 2016, 978-2-35671-418-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01373809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrésistible déclin français et renouveau allemand dans l’industrie des machines (années 1960-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger, Françoise ; Rapoport, Michel; Tilly, Pierre; Touchelay, Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest, XIXe-XXe siècles Mélanges en l’honneur de Jean-François Eck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives nationales du monde du travail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2016, 978-2-11-128204-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pantouflage des hauts fonctionnaires dans les entreprises privées françaises (XIXe-XXe siècles) : évolution de la réglementation et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engels, Jens Ivo; Fahrmeir, Andreas; Monier, Frédéric; Dard, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krumme Touren in der Wirtschaft : Geschichte ethischen Fehlverhaltens und seiner Bekämpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Böhlau Verlag, pp.157-174, 2015, 978-3-412-22508-7. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7788/9783412218683-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation comparée des banques dans les conseils des groupes industriels en France et en Allemagne au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamard, Pierre; Stoskopf, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise rhénane : mythe ou réalité ? Hommage à Michel Hau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.55-69, 2015, 978-2-7084-0978-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d’État&amp;quot; : la permanence d’une voie royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinski, Bernd; Raviot, Jean-Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites en question : trajectoires, réseaux et enjeux de gouvernance : France, UE, Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-89, 2015, 978-3-0343-1413-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpigny, Florence; Dumons, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône Alpes : la construction d'une région XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.131-137, 2015, 978-2-7535-4300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands patrons et la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Antonin; Lacroix, Bernard; Riutort, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Découverte, pp.281-291, 2015, Manuels Repères, 978-2-7071-8791-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement comparé des dirigeants de la sidérurgie en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthel, Charles ; Kharaba, Ivan ; Mioche, Philippe ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de la sidérurgie mondiale du XXe siècle à nos jours = The transformation of the world steel industry from the XXth century to the present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE P. Lang, pp.463-482, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrateurs de la SEPR : le poids des milieux patronaux (1864-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEPR. 1864-2014, 150 ans au service de la formation professionnelle en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC, pp.114-121, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unternehmer in Frankreich. Vergleichende Überlegungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plumpe, Werner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unternehmer - Fakten und Fiktionen : historisch-biografische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter Oldenbourg (München), pp.355-369, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre de commerce ; Chimie ; Famille Gillet ; Auguste Isaac ; Famille Lumière ; Mutation industrielle et économique de Lyon et sa région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaupré, Nicolas; Charmasson-Creus, Anne; Breban, Thomas; Giraudier, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18. Lyon sur tous les fronts ! Une ville dans la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.126-127 ; 128-130 ; 166-169 ; 188-189 ; 195-196 ; 201-203, 2014, 9788836629398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das ökonomische System des Zyklon B und sein Missbrauch zur Massenvernichtung von Menschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karlsch, Rainer ; Maier, Helmut ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studien zur Geschichte der Filmfabrik Wolfen und die IG Farbenindustrie AG in Mitteldeutschland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext, pp.13-37, 2014, Bochumer Studien zur Technik- und Umweltgeschichte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les patrons de l’industrie savoyarde ? (années 1860-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Varaschin, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire économique de la Savoie de 1860 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.319-362, 2014, Publications du Centre d'histoire économique internationale de l'Université de Genève, 978-2-600-01828-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde économique à l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.207-213, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENSET/ENS Cachan dans l'espace concurrentiel des très grandes écoles : le recrutement par concours dans les sections scientifiques, 1949-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bot, Florent ; Albe, Virginie ; Bodé, Gérard ; Brucy, Guy ; Chatel, Élisabeth;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan : le siècle d'une grande école pour les sciences, les techniques, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.299-313, 2013, Carnot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall 13&amp;quot;. Das Rastatter Röchling-Verfahren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Priemel, A. Stiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMT. Die Nürnberger Militärtribunale zwischen Geschichte, Gerechtigkeit und Rechtschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Edition, pp.464-490, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie économique lyonnaise (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Doré-Rivé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une ville dans la guerre. Lyon 1939-1945, Les collections du Centre d'histoire de la Résistance et de la déportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.30-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inspecteurs des Finances, dirigeants des grands groupes industriels au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.345-357, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französische Unternehmen unter deutscher Besatzung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Volkswirtschaften unter deutscher Hegemonie 1938-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oldenbourg Verlag, pp.131-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs du corps des Mines dans les entreprises au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs des Mines : cultures, pouvoirs, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.183-198, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens de l'Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.27-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une production singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mannoni, Stéphanie Salmon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enfants du paradis. Marcel Carné. Jacques Prévet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cinémathèque française, Fondation Jérôme Seydoux-Pathé, Editions Xavier Barral, pp.207-216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position dominée des chimistes à la direction des grandes firmes chimiques en France (années 1900-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lamard, Nicolas Stoskopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Industrie chimique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, Paris, pp.67-87, 2010, Histoire industrielle et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studium der Eisenhüttenkunde, Promotion und Industriekarriere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmut Maier Andreas Zilt, Manfred Rasch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 Jahre Stahlinstitut VDEh 1860-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext Verlag, Essen, pp.461-480, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Leleu, Françoise Passera, Jean Quellien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard/ministère de la Défense, Paris, pp.102-103, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les entreprises françaises et allemandes dans l'industrie chimique des colorants des années 1920 aux années 1950, entre occupation, concurrence, collaboration et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Eck, Sylvain Schirmann, Stefan Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie, l'argent et les hommes. Les relations franco-allemandes de 1871 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, Paris, pp.225-241, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites politiques. Recrutements et carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Weske</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Demesmay, Manuela Glaab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avenir des partis politiques en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, Villeneuve d'Ascq, pp.121-135, 2009, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die bemerkenswerte Persistenz der staatlichen grands corps bei der Rekrutierung der Wirschaftseliten in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Sattler, Christoph Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Elites, Between a New Spirit of Capitalism and the Erosion of State Socialism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, Berlin, pp.105-127, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation de l'industrie cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Callu, Patrick Eveno et Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et médias sous l'Occupation. Des entreprises dans la France de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Paris, pp.271-291, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités patronales dans l'après-guerre et impact de l'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bergère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Épuration économique en France et à la Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, Rennes, pp.83-100, 2008, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime nazi et les élites économiques allemandes : une étude prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie et politique en Europe occidentale et aux Etats-Unis (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, Paris, pp.287-300, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economy of Occupied and Vichy France : Constraints and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Lund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working for the New Order. European Business under German Domination 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Southern Denmark, Copenhague, pp.93-103, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familien- und Unternehmensstrategien am Beispiel französischer Unternehmerfamilien in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudolf Boch, Rudolf, Petra Listewnik, Eva Pietzsch et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unternehmensgeschichte heute. Theorieangebote, Quellen, Forschungstrends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, Leipzig, pp.245-252, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer une organisation patronale interprofessionnelle régionale : Aymé Bernard et l'Association industrielle commerciale et agricole à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard, Gilles Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Permanents patronaux : Éléments pour l'histoire de l'organisation du patronat en France dans la première moitié du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche histoire et civilisation de l'université Paul Verlaine, Metz, pp.285-307, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours des grandes écoles versus diplômes universitaires. Sélectivité comparée des élites économiques françaises et allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAC, Cergy-Pontoise, pp.65-79, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites politiques : regard croisé sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAC, Cergy-Pontoise, pp.149-167, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conclusion d'un accord franco-allemand dans l'industrie des colorants en 1940-1941 : rapports de force et formes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Bähr, Ralf Banken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Europa des "Dritten Reichs". Recht, Wirtschaft, Besatzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vittorio Klostermann, Francfort/Main, pp.141-175, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives des administrations de l'aryanisation économique&amp;quot; avec Cécile Simon, in Faire l'histoire des entreprises sous l'Occupation, direction Hervé Joly, C.T.H.S. éditions, Paris, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives des administrations de l'aryanisation économique" avec Cécile Simon, in Faire l'histoire des entreprises sous l'Occupation, direction Hervé Joly, C.T.H.S. éditions, Paris, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation : un ensemble vaste et disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHQ, Caen, pp.83-94, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques locales et les entreprises lyonnaises (années 1920-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lescure, Alain Plessis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banques locales et banques régionales en Europe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, Paris, pp.311-332, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Isaac, administrateur de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patronat, bourgeoisie, catholicisme et libéralisme. Autour du Journal d'Auguste Isaac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Lyon, pp.131-154, 2004, Cahiers Pierre Léon, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comité d'organisation des industries du bois et aryanisation économique » in Les comités d'organisation et l'économie dirigée du régime de Vichy, direction Hervé Joly, Centre de recherche d'histoire quantitative de Caen, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comité d'organisation des industries du bois et aryanisation économique » in Les comités d'organisation et l'économie dirigée du régime de Vichy, direction Hervé Joly, Centre de recherche d'histoire quantitative de Caen, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épuration professionnelle dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des entreprises sous l'Occupation. Les acteurs économiques et leurs archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Paris, pp.147-185, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische und deutsche Farbenindustrie zwischen Wettbewerb, Besatzung und Kollaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolf Petri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologietransfer aus der deutschen Chemieindustrie (1925-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, Berlin, pp.159-175, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende des Familienkapitalismus ? Das Überleben der Unternehmerfamilien in den deutschen Wirtschaftseliten des 20. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volker R. Berghahn, Stefan Unger, Dieter Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die deutsche Wirtschaftselite im 20. Jahrhundert : Kontinuität und Mentalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext Verlag, Essen, pp.75-91, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration patronale a bien (provisoirement) existé : l'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Olivier Baruch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une poignée de misérables. L'épuration de la société française après la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, Paris, pp.301-335, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration et propriété privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Olivier Baruch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une poignée de misérables. L'épuration de la société française après la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, Paris, pp.417-430, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie chimique française au service de l'IG Farben : collaboration et travail forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Garnier, Jean Quellien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main d'oeuvre française exploitée par le IIIe Reich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHQ, Caen, pp.205-218, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union des chambres syndicales lyonnaises (1885-1914) : une organisation interprofessionnelle pionnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Vernus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations patronales. Une approche locale (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Léon d'histoire économique et sociale, Lyon, pp.145-167, 2002, Centre Pierre Léon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of foreign direct investments in the medium and large-scale businesses of the region Rhône-Alpes during the first half of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin, Christophe Bouneau, Ludovic Cailluet, Alexandre Fernandez, Silvia Marzagalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational companies 19th-20th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PLAGE, Paris, pp.189-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of the members of the French productivity missions to the USA, 1949-1954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catching up with America productivity. Missions and the diffusion of American economic and technological influence after the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Paris-Sorbonne, Paris, pp.183-196, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines des entreprises électro-métallurgiques et électro-chimiques des Alpes du Nord (fin XIXe-début XXe siècles) : l'exception au modèle dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly, Alexandre Giandou, Muriel Le Roux, Anne Dalmasso, Ludovic Cailluet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des barrages, des usines et des hommes. L'industrialisation des Alpes du Nord entre ressources locales et apports extérieurs (études offertes au professeur Henri Morsel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, Grenoble, pp.117-135, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs du corps des Ponts et chaussées dans les compagnies électriques : la nationalisation avant la nationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot, Henri Morsel, Sophie Cœuré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies, gestion, management. Les compagnies électriques et leurs patrons (1895-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de l'électricité en France, Paris, pp.455-473, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontinuität und Diskontinuität der industrielle Elite nach 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Martens, Maurice Vaïsse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grossbürger und Unternehmen. Die wirtschaftliche Elite in Deutschland im 20. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, Göttingen, pp.54-72, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'industrie chimique française à l'effort de guerre allemand : le cas de Francolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Martens, Maurice Vaïsse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankreich und Deutschland im Krieg. Okkupation, Kollaboration, Résistance (Nov. 1942-Herbst 1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouvier, Bonn, pp.297-316, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des dirigeants des comités d'organisation industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard, Jean-Claude Daumas, François Marcot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Occupation, l'Etat français et les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHE, Paris, pp.245-260, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie d'entreprises ou démographie des sociétés : un réexamen critique à travers l'exemple de l'industrie lyonnaise (années 1920 à 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateurs et créations d'entreprises de la révolution industrielle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHE, Paris, pp.305-327, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufrance : une société anonyme trop fermée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épopée Manufrance (1885-1985) : Que reste-t-il de nos amours ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir professionnel des anciens élèves des Écoles supérieures de commerce, 19e-20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filles et garçons dans les formations commerciales aux 19e et 20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès Röchling : un procès français dans un cadre international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negociating the past : German-American Perspectives in the U.S. War Crimes Trials in Nuremberg, 1946-1949</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy : actes du colloque international, (Mémorial de) Caen, 3-4 avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. 320 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'Auguste Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre de commerce et d'industrie de Lyon: trois siècles d'histoire en archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Schwob. Fondateur des 100.000 Chemises [Catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEC-ENA, un couple qui marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands patrons, grandes écoles : la fin de l'endogamie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bredin (1834-1898), de l’industriel lyonnais de la teinture au hobereau rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04314413v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand patronat français peu renouvelé à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie à la prosopographie historique des élites : regards croisés sur la France et l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger une grande entreprise française au XXe siècle : modes de gouvernance, trajectoires et recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="860186DA"/>
+    <w:nsid w:val="AA4C8F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034500693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_de_l_ecole_polytechnique-9782348080920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6028/les-espaces-d-interaction-des-elites-francaises-et-allemandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boldorf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100942580&amp;amp;fa=author&amp;amp;Person_ID=10534" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douzou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solchany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.1864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Callu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Polino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giandou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Caillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delespierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0127" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6372" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.276.0171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Engels" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.267.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;mont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.068.0104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/en/livre/?GCOI=28405100214320" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Rosenthal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1163-charles-de-freycinet-l-ingenieur-de-la-republique-9782384280193.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100355980" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.sulb.uni-saarland.de/handle/20.500.11880/41181" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13037-book-08536081-9782745360816.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597948v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/libel/docs/libel_ljs_issuu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.37402" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054953" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivesnationales.culture.gouv.fr/camt/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412218683-008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073090v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801478v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739299v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537982v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Weske" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15875" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaineaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4772" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537151v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536747v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750964v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470316v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004019v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262127v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314413v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191162v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343525v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034500693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_de_l_ecole_polytechnique-9782348080920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6028/les-espaces-d-interaction-des-elites-francaises-et-allemandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boldorf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100942580&amp;amp;fa=author&amp;amp;Person_ID=10534" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douzou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solchany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.1864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Callu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Polino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giandou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Caillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delespierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0127" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6372" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.276.0171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Engels" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6656" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.267.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;mont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.068.0104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Rosenthal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/en/livre/?GCOI=28405100214320" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145mh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1163-charles-de-freycinet-l-ingenieur-de-la-republique-9782384280193.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100355980" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.sulb.uni-saarland.de/handle/20.500.11880/41181" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13037-book-08536081-9782745360816.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093029v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/libel/docs/libel_ljs_issuu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.37402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054953" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivesnationales.culture.gouv.fr/camt/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412218683-008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920472v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537982v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537155v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Weske" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15875" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaineaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4772" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536773v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536750v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750964v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004019v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262127v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314413v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191162v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>