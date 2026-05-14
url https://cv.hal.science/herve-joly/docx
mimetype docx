--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Joly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034500693</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir mon </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV sur la page de Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5206.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'École polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2024, Repères, 978-2-348-08092-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métamorphoses du commerce : l’entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2024, Histoire, patrimoine et régionalisme, 978-2-86272-783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes : 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L’économie allemande pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Boldorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2021, Histoire et civilisations, Christen, Carole, 978-2-7574-3333-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Polytechnique, X 1901 : enquête sur une promotion de polytechniciens de la Belle Époque aux Trente glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, pp.437, 2021, 978-2-08-151210-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon dans la Seconde Guerre mondiale : villes et métropoles à l’épreuve du conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Douzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solchany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2016, Histoire, 978-2-7535-4359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gillet de Lyon : fortunes d’une grande dynastie industrielle (1838-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 33, pp.510, 2015, Publications d'histoire économiques et sociales internationales, 978-2-600-01894-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger une grande entreprise au XXe siècle : l'élite industrielle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais, pp.428, 2013, Perspectives historiques, 978-2-86906-298-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises françaises, l'Occupation et le Second XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition du CRULH Centre Universitaire Lorrain d'Histoire, 2011, 2-85730-049-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises de biens de consommation sous l'occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Ferrière Le Vayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, pp.350, 2010, Perspectives historiques, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.1864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et l'outre-mer français pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine, pp.353, 2010, 978-2-85892-366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et médias sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.400, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et médias sous l'Occupation - Des entreprises dans la France de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques, pp.400, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises de presse et de culture sous l’Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CTHS, pp.398, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports dans la France en guerre 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Polino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, Rouen, pp.432, 2008, 978-2-87775-433-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie de la zone non occupée 1940-1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.378, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives des entreprises sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. IFRESI, Lille, pp.320, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAC, Cergy-Pontoise, pp.230, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Comités d'Organisation et l'Économie Dirigée du Régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caen : Centre de recherche d'histoire quantitative, 320 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des entreprises sous l'Occupation. Les acteurs économiques et leurs archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.375, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patronat, bourgeoisie, catholicisme et libéralisme. Autour du Journal d'Auguste Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARHRA, Lyon, pp.230, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRHQ, Caen, pp.320, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoir économique dans la région Rhône-Alpes (1920-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pierre Léon d'histoire économique et sociale, Lyon, pp.300, 2003, Cahiers Pierre Léon n° 4, 2-9519554-3-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Isaac, Journal d'un notable lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BGA Permezel, pp.600, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barrages, des usines et des hommes : L’industrialisation des Alpes du Nord – Entre ressources locales et apports extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 386 p., 2002, 2-706110-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'Allemagne. Sociologie d'une élite industrielle. 1933-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.360, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement, scolarité et trajectoires de la promotion 1903 en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes ferroviaires atlantiques face à la coordination des transports et aux restrictions de l’Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04859729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de l’École polytechnique sur son recrutement social : de la fierté à la gêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 797, pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens et l'État : un éloignement réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delespierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.222.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et carrières d’élèves ingénieurs : l'étude de la génération 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.99-117. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.6372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les vapeurs de la chimie : la nouvelle industrie de la soie artificielle et sa main-d’oeuvre en France (années 1890-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes du textile en Europe de la fin du XVIIIe siècle aux années 1930, 2021/3 (276), pp.171-189. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.276.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Lenker der großen französischen Industrieunternehmen im 20. Jahrhundert. Vom Honoratioren zum Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trivium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trivium.5784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises industrielles par leurs actionnaires : étude empirique d’un corpus de sociétés lyonnaises (1921-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.85-106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes entreprises Françaises dans l’économie de guerre. Essai de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entreprises, entrepreneur et travailleurs pendant la Grande Guerre, 267, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmcc.267.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations des industries lyonnaises pendant la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires consulaires et perspectives (Association des anciens présidents de CCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le champ du pouvoir économique en France : l'espace social des dirigeants du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes entreprises industrielles françaises au 20e siècle : des notables aux gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114 (2), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.104-108. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.068.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du conseil d'administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.87-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants français du CAC 40 : entre élitisme scolaire et passage par l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des patrons français et allemands dans la presse d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La direction des sociétés anonymes depuis la fin du XIXe siècle : le droit entretient la confusion des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repräsentationen französischer und deutscher Spitzenmanager in der Wirtschaftspresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repräsentationen französischer und deutscher Spitzenmanager in der Wirtschaftspresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le recrutement du patronat : une tentative de bilan critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.133-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des actes de sociétés pour l'histoire des entreprises : intérêts et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'Allemagne revisités : la résistance du modèle traditionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité allemande. Bulletin économique du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme familial dans les entreprises moyennes : un déclin réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.64-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication de l'industrie chimique allemande dans la Shoah : le cas du Zyklon B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (2), pp.368-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 105, pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hautcoeur, Pierre-Cyrille; Virlouvet, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire économique et sociale : la France, de la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passés composés, pp.749-772, 2025, 979-10-404-0628-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens docteurs : une exception qui confirme la règle d’une distance entre élites françaises et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verschueren, Pierre; Aoustet, Laurie; Bataille, Pierre; Desvignes, Arnaud; Lachenal, Lucie; Obligi, cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse et le doctorat : socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne; Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-202, 2025, 978-2-38549-159-8. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145mh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X 1846 : Charles Freycinet et sa promotion de Polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles de Freycinet : l’ingénieur de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-71, 2025, 9782384280193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05516297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantations et risques de l’industrie chimique en France : regard historique rétrospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels majeurs et environnements, : défis pour les acteurs internes et externes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-38, 2025, Environnement et société, 978-2-7574-4369-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bericht über den Werdegang von Ernst Röchling (1888–1964) und seine Verantwortung unter dem Nationalsozialismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universität des Saarlandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kontroverse akademische Ehrungen : Dokumentation zur Gremiendiskussion über die universitären Ehrenwürden von Dr. Max Obé und Dr. h.c. Ernst Röchling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saarland University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-102, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constructeur lyonnais Pitance, de la ferme limousine à l’immeuble de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin, Hubert; Piquet, Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire économique en action. Autour de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.249-268, 2025, 978-2-600-06654-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Siefert, une ascendante germanique, protestante et soyeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boutin, Aimée; Paliyenko, Adrianna M.; Witt, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redécouvrir Louisa Siefert (1845-1877) : richesse d’une œuvre de femme à l’heure de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2024, 978-2-7453-6081-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04536556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implantation de Casino face à la concurrence à Lyon, années 1910-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callens, Anne-Céline; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du commerce : l'entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.187-211, 2024, 978-2-86272-783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04859531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banque Perier à la banque Bauer, Marchal & cie : de l’ascension irrésistible à la liquidation impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin, Hubert; Quennouëlle-Corre, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les archives et écrire l’Histoire : autour de Roger Nougaret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.495-510, 2022, 978-2-600-06379-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie textile à Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça se trame à Villeurbanne : l’aventure textile [catalogue de l'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize, pp.9-15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les membres du Comité France-Allemagne, une antichambre de la collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller, Philipp; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes : 1920-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-142, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article &amp;quot;L'économie dirigée allemande pendant la Première Guerre mondiale&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boldorf, Marcel; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L'économie allemande pendant la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.29-34, 2021, 978-2-7574-3333-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXe siècle, de nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mingous, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre de commerce et d'industrie de Lyon: trois siècles d'histoire en archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives du département du Rhône et de la métropole de Lyon, pp.48-54, 2020, 978-2-86069-045-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons. Les élites économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delalande, Nicolas; Joyeux-Prunel, Béatrice; Singaravélou, Pierre; Daviet-Vincent, Marie-Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la comparaison, Mélanges en l’honneur de Christophe Charle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.85-87, 2020, 979-10-351-0559-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survivance d’une dynastie familiale sans la sidérurgie : les Wendel (1977-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe. XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.65-77, 2019, 979-10-320-0215-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Fayol II, un fils loin d’être indigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Bertilorenzi; Nadine Dubruc; Jean-Philippe Passaqui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Fayol. Les multiples facettes d’un manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, pp.293-306, 2019, 978-2-35671-568-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02310235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture pour une mutation : l’OPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janand, Marie-Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendre de partout, être partout: Casino, catalogue de l’exposition au Musée d’art et d’industrie de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.42-45, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie des élites françaises contemporaines : essai de bilan méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callu, Agnès </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et élites locales en France, 1947-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.23-30, 2018, 976-2-271-09071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises chimiques moyennes de la région lyonnaise : quel avenir hors des grands groupes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emptoz, Gérard ; Fauque, Danièle ; Breysse, Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre reconstruction et mutations, les industries de la chimie entre les deux guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.167-194, 2018, 978-2-7598-2239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nazi Social Order Implemented : the Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Boldorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kott, Sandrine; Patel, Kiran Klaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazism across Borders : the Social Policies of the Third Reich and their Global Appeal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.365-388, 2018, Studies of the German Historical Institute, London, 978-0-19-882896-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes entreprises textiles françaises, des familles aux manageurs : histoire d’un échec (années 1970-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barrière, Jean-Paul; Boulat, Régis; Chatriot, Alain; Lamard, Pierre; Minovez, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trames de l’histoire : entreprises, territoires, consommations, institutions : mélanges en l’honneur de Jean-Claude Daumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.65-74, 2017, 978-2-84867-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie alimentaire lyonnaise face aux pénuries alimentaires et à l’occupant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doré-Rivé, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jours sans : 1939-1949, alimentation et pénurie en temps de guerre [exposition, Lyon, Centre d'histoire de la Résistance et de la déportation, 13 avril 2017-28 janvier 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2017, 978-2-917659-61-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes banques françaises au XXe siècle, entre carrières maison et inspecteurs des Finances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blancheton, Bernard ; Mougel, François-Charles ; Talliano des Garets, Françoise </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir : mélanges en l’honneur d’Hubert Bonin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-189, 2017, 978-2-8076-0414-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survivance de l’industrie dans les nouveaux Länder, essai de bilan vingt-cinq ans après la Wende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurenche-Beau, Emmanuelle; Boldorf, Marcel; Zschachlitz, Ralf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA : Culture-critique-crise : nouveaux regards sur l'Allemagne de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.261-272, 2017, 978-2-7574-1635-8. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.37402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration germanique dans le commerce et l’industrie lyonnais: la rupture de 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouget, Jean-MIchel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflit et coopération France-Allemagne XIXe-XXe siècle : mélanges en l’honneur d’Anne-Marie Saint-Gille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Contacts, 978-3-0343-2623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des élites lyonnaises sous Vichy : tentative de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">von Bueltzingsloewen, Isabelle ; Douzou, Laurent ; Durand, Jean-Dominique ; Joly, Hervé ; Solchany, Jean </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon dans la Seconde Guerre mondiale : villes et métropoles à l’épreuve du conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-98, 2016, 978-2-7535-4359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénieur civil des mines polytechniciens ou les apparences du corpsard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertilorenzi, Marco; Passaqui, Jean-Philippe ; Garçon, Anne-Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et gestion : une histoire des « ingénieurs civils des mines » (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.87-97, 2016, 978-2-35671-418-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01373809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrésistible déclin français et renouveau allemand dans l’industrie des machines (années 1960-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger, Françoise ; Rapoport, Michel; Tilly, Pierre; Touchelay, Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest, XIXe-XXe siècles Mélanges en l’honneur de Jean-François Eck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives nationales du monde du travail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2016, 978-2-11-128204-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pantouflage des hauts fonctionnaires dans les entreprises privées françaises (XIXe-XXe siècles) : évolution de la réglementation et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engels, Jens Ivo; Fahrmeir, Andreas; Monier, Frédéric; Dard, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krumme Touren in der Wirtschaft : Geschichte ethischen Fehlverhaltens und seiner Bekämpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Böhlau Verlag, pp.157-174, 2015, 978-3-412-22508-7. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7788/9783412218683-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation comparée des banques dans les conseils des groupes industriels en France et en Allemagne au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamard, Pierre; Stoskopf, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise rhénane : mythe ou réalité ? Hommage à Michel Hau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.55-69, 2015, 978-2-7084-0978-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d’État&amp;quot; : la permanence d’une voie royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinski, Bernd; Raviot, Jean-Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites en question : trajectoires, réseaux et enjeux de gouvernance : France, UE, Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-89, 2015, 978-3-0343-1413-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpigny, Florence; Dumons, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône Alpes : la construction d'une région XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.131-137, 2015, 978-2-7535-4300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands patrons et la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Antonin; Lacroix, Bernard; Riutort, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Découverte, pp.281-291, 2015, Manuels Repères, 978-2-7071-8791-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement comparé des dirigeants de la sidérurgie en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthel, Charles ; Kharaba, Ivan ; Mioche, Philippe ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de la sidérurgie mondiale du XXe siècle à nos jours = The transformation of the world steel industry from the XXth century to the present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE P. Lang, pp.463-482, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrateurs de la SEPR : le poids des milieux patronaux (1864-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEPR. 1864-2014, 150 ans au service de la formation professionnelle en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC, pp.114-121, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unternehmer in Frankreich. Vergleichende Überlegungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plumpe, Werner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unternehmer - Fakten und Fiktionen : historisch-biografische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter Oldenbourg (München), pp.355-369, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre de commerce ; Chimie ; Famille Gillet ; Auguste Isaac ; Famille Lumière ; Mutation industrielle et économique de Lyon et sa région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaupré, Nicolas; Charmasson-Creus, Anne; Breban, Thomas; Giraudier, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18. Lyon sur tous les fronts ! Une ville dans la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.126-127 ; 128-130 ; 166-169 ; 188-189 ; 195-196 ; 201-203, 2014, 9788836629398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das ökonomische System des Zyklon B und sein Missbrauch zur Massenvernichtung von Menschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karlsch, Rainer ; Maier, Helmut ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studien zur Geschichte der Filmfabrik Wolfen und die IG Farbenindustrie AG in Mitteldeutschland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext, pp.13-37, 2014, Bochumer Studien zur Technik- und Umweltgeschichte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les patrons de l’industrie savoyarde ? (années 1860-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Varaschin, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire économique de la Savoie de 1860 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.319-362, 2014, Publications du Centre d'histoire économique internationale de l'Université de Genève, 978-2-600-01828-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde économique à l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.207-213, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENSET/ENS Cachan dans l'espace concurrentiel des très grandes écoles : le recrutement par concours dans les sections scientifiques, 1949-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bot, Florent ; Albe, Virginie ; Bodé, Gérard ; Brucy, Guy ; Chatel, Élisabeth;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan : le siècle d'une grande école pour les sciences, les techniques, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.299-313, 2013, Carnot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall 13&amp;quot;. Das Rastatter Röchling-Verfahren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Priemel, A. Stiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMT. Die Nürnberger Militärtribunale zwischen Geschichte, Gerechtigkeit und Rechtschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Edition, pp.464-490, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie économique lyonnaise (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Doré-Rivé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une ville dans la guerre. Lyon 1939-1945, Les collections du Centre d'histoire de la Résistance et de la déportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.30-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inspecteurs des Finances, dirigeants des grands groupes industriels au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.345-357, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französische Unternehmen unter deutscher Besatzung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Volkswirtschaften unter deutscher Hegemonie 1938-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oldenbourg Verlag, pp.131-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs du corps des Mines dans les entreprises au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs des Mines : cultures, pouvoirs, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.183-198, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens de l'Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.27-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une production singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mannoni, Stéphanie Salmon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enfants du paradis. Marcel Carné. Jacques Prévet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cinémathèque française, Fondation Jérôme Seydoux-Pathé, Editions Xavier Barral, pp.207-216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position dominée des chimistes à la direction des grandes firmes chimiques en France (années 1900-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lamard, Nicolas Stoskopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Industrie chimique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, Paris, pp.67-87, 2010, Histoire industrielle et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studium der Eisenhüttenkunde, Promotion und Industriekarriere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmut Maier Andreas Zilt, Manfred Rasch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 Jahre Stahlinstitut VDEh 1860-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext Verlag, Essen, pp.461-480, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Leleu, Françoise Passera, Jean Quellien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard/ministère de la Défense, Paris, pp.102-103, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les entreprises françaises et allemandes dans l'industrie chimique des colorants des années 1920 aux années 1950, entre occupation, concurrence, collaboration et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Eck, Sylvain Schirmann, Stefan Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie, l'argent et les hommes. Les relations franco-allemandes de 1871 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, Paris, pp.225-241, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites politiques. Recrutements et carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Weske</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Demesmay, Manuela Glaab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avenir des partis politiques en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, Villeneuve d'Ascq, pp.121-135, 2009, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die bemerkenswerte Persistenz der staatlichen grands corps bei der Rekrutierung der Wirschaftseliten in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Sattler, Christoph Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Elites, Between a New Spirit of Capitalism and the Erosion of State Socialism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, Berlin, pp.105-127, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation de l'industrie cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Callu, Patrick Eveno et Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et médias sous l'Occupation. Des entreprises dans la France de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Paris, pp.271-291, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités patronales dans l'après-guerre et impact de l'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bergère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Épuration économique en France et à la Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, Rennes, pp.83-100, 2008, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime nazi et les élites économiques allemandes : une étude prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie et politique en Europe occidentale et aux Etats-Unis (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, Paris, pp.287-300, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economy of Occupied and Vichy France : Constraints and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Lund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working for the New Order. European Business under German Domination 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Southern Denmark, Copenhague, pp.93-103, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familien- und Unternehmensstrategien am Beispiel französischer Unternehmerfamilien in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudolf Boch, Rudolf, Petra Listewnik, Eva Pietzsch et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unternehmensgeschichte heute. Theorieangebote, Quellen, Forschungstrends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, Leipzig, pp.245-252, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer une organisation patronale interprofessionnelle régionale : Aymé Bernard et l'Association industrielle commerciale et agricole à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard, Gilles Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Permanents patronaux : Éléments pour l'histoire de l'organisation du patronat en France dans la première moitié du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche histoire et civilisation de l'université Paul Verlaine, Metz, pp.285-307, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours des grandes écoles versus diplômes universitaires. Sélectivité comparée des élites économiques françaises et allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAC, Cergy-Pontoise, pp.65-79, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites politiques : regard croisé sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAC, Cergy-Pontoise, pp.149-167, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conclusion d'un accord franco-allemand dans l'industrie des colorants en 1940-1941 : rapports de force et formes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Bähr, Ralf Banken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Europa des "Dritten Reichs". Recht, Wirtschaft, Besatzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vittorio Klostermann, Francfort/Main, pp.141-175, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives des administrations de l'aryanisation économique&amp;quot; avec Cécile Simon, in Faire l'histoire des entreprises sous l'Occupation, direction Hervé Joly, C.T.H.S. éditions, Paris, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives des administrations de l'aryanisation économique" avec Cécile Simon, in Faire l'histoire des entreprises sous l'Occupation, direction Hervé Joly, C.T.H.S. éditions, Paris, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation : un ensemble vaste et disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHQ, Caen, pp.83-94, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques locales et les entreprises lyonnaises (années 1920-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lescure, Alain Plessis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banques locales et banques régionales en Europe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, Paris, pp.311-332, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Isaac, administrateur de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patronat, bourgeoisie, catholicisme et libéralisme. Autour du Journal d'Auguste Isaac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Lyon, pp.131-154, 2004, Cahiers Pierre Léon, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comité d'organisation des industries du bois et aryanisation économique » in Les comités d'organisation et l'économie dirigée du régime de Vichy, direction Hervé Joly, Centre de recherche d'histoire quantitative de Caen, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comité d'organisation des industries du bois et aryanisation économique » in Les comités d'organisation et l'économie dirigée du régime de Vichy, direction Hervé Joly, Centre de recherche d'histoire quantitative de Caen, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épuration professionnelle dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des entreprises sous l'Occupation. Les acteurs économiques et leurs archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Paris, pp.147-185, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische und deutsche Farbenindustrie zwischen Wettbewerb, Besatzung und Kollaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolf Petri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologietransfer aus der deutschen Chemieindustrie (1925-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, Berlin, pp.159-175, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende des Familienkapitalismus ? Das Überleben der Unternehmerfamilien in den deutschen Wirtschaftseliten des 20. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volker R. Berghahn, Stefan Unger, Dieter Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die deutsche Wirtschaftselite im 20. Jahrhundert : Kontinuität und Mentalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext Verlag, Essen, pp.75-91, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration patronale a bien (provisoirement) existé : l'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Olivier Baruch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une poignée de misérables. L'épuration de la société française après la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, Paris, pp.301-335, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration et propriété privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Olivier Baruch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une poignée de misérables. L'épuration de la société française après la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, Paris, pp.417-430, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie chimique française au service de l'IG Farben : collaboration et travail forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Garnier, Jean Quellien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main d'oeuvre française exploitée par le IIIe Reich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHQ, Caen, pp.205-218, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union des chambres syndicales lyonnaises (1885-1914) : une organisation interprofessionnelle pionnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Vernus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations patronales. Une approche locale (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Léon d'histoire économique et sociale, Lyon, pp.145-167, 2002, Centre Pierre Léon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of foreign direct investments in the medium and large-scale businesses of the region Rhône-Alpes during the first half of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin, Christophe Bouneau, Ludovic Cailluet, Alexandre Fernandez, Silvia Marzagalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational companies 19th-20th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PLAGE, Paris, pp.189-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of the members of the French productivity missions to the USA, 1949-1954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catching up with America productivity. Missions and the diffusion of American economic and technological influence after the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Paris-Sorbonne, Paris, pp.183-196, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines des entreprises électro-métallurgiques et électro-chimiques des Alpes du Nord (fin XIXe-début XXe siècles) : l'exception au modèle dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly, Alexandre Giandou, Muriel Le Roux, Anne Dalmasso, Ludovic Cailluet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des barrages, des usines et des hommes. L'industrialisation des Alpes du Nord entre ressources locales et apports extérieurs (études offertes au professeur Henri Morsel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, Grenoble, pp.117-135, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs du corps des Ponts et chaussées dans les compagnies électriques : la nationalisation avant la nationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot, Henri Morsel, Sophie Cœuré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies, gestion, management. Les compagnies électriques et leurs patrons (1895-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de l'électricité en France, Paris, pp.455-473, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontinuität und Diskontinuität der industrielle Elite nach 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Martens, Maurice Vaïsse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grossbürger und Unternehmen. Die wirtschaftliche Elite in Deutschland im 20. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, Göttingen, pp.54-72, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'industrie chimique française à l'effort de guerre allemand : le cas de Francolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Martens, Maurice Vaïsse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankreich und Deutschland im Krieg. Okkupation, Kollaboration, Résistance (Nov. 1942-Herbst 1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouvier, Bonn, pp.297-316, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des dirigeants des comités d'organisation industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard, Jean-Claude Daumas, François Marcot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Occupation, l'Etat français et les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHE, Paris, pp.245-260, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie d'entreprises ou démographie des sociétés : un réexamen critique à travers l'exemple de l'industrie lyonnaise (années 1920 à 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateurs et créations d'entreprises de la révolution industrielle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHE, Paris, pp.305-327, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufrance : une société anonyme trop fermée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épopée Manufrance (1885-1985) : Que reste-t-il de nos amours ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir professionnel des anciens élèves des Écoles supérieures de commerce, 19e-20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filles et garçons dans les formations commerciales aux 19e et 20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès Röchling : un procès français dans un cadre international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negociating the past : German-American Perspectives in the U.S. War Crimes Trials in Nuremberg, 1946-1949</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy : actes du colloque international, (Mémorial de) Caen, 3-4 avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. 320 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'Auguste Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre de commerce et d'industrie de Lyon: trois siècles d'histoire en archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Schwob. Fondateur des 100.000 Chemises [Catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEC-ENA, un couple qui marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands patrons, grandes écoles : la fin de l'endogamie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bredin (1834-1898), de l’industriel lyonnais de la teinture au hobereau rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04314413v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand patronat français peu renouvelé à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie à la prosopographie historique des élites : regards croisés sur la France et l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger une grande entreprise française au XXe siècle : modes de gouvernance, trajectoires et recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Joly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034500693</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir mon </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV sur la page de Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5206.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déplacer malgré tout : transports et mobilités dans la France occupée (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.386, 2026, Publications d'histoire économique et sociale internationale, 978-2-600-06738-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métamorphoses du commerce : l’entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2024, Histoire, patrimoine et régionalisme, 978-2-86272-783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'École polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2024, Repères, 978-2-348-08092-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes : 1920-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L’économie allemande pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Boldorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 2021, Histoire et civilisations, Christen, Carole, 978-2-7574-3333-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Polytechnique, X 1901 : enquête sur une promotion de polytechniciens de la Belle Époque aux Trente glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, pp.437, 2021, 978-2-08-151210-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon dans la Seconde Guerre mondiale : villes et métropoles à l’épreuve du conflit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Douzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solchany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2016, Histoire, 978-2-7535-4359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gillet de Lyon : fortunes d’une grande dynastie industrielle (1838-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 33, pp.510, 2015, Publications d'histoire économiques et sociales internationales, 978-2-600-01894-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger une grande entreprise au XXe siècle : l'élite industrielle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François-Rabelais, pp.428, 2013, Perspectives historiques, 978-2-86906-298-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises françaises, l'Occupation et le Second XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition du CRULH Centre Universitaire Lorrain d'Histoire, 2011, 2-85730-049-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises de biens de consommation sous l'occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Ferrière Le Vayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, pp.350, 2010, Perspectives historiques, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.1864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et l'outre-mer français pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine, pp.353, 2010, 978-2-85892-366-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises de presse et de culture sous l’Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CTHS, pp.398, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et médias sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.400, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et médias sous l'Occupation - Des entreprises dans la France de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques, pp.400, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports dans la France en guerre 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Polino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, Rouen, pp.432, 2008, 978-2-87775-433-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie de la zone non occupée 1940-1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.378, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAC, Cergy-Pontoise, pp.230, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives des entreprises sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. IFRESI, Lille, pp.320, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Comités d'Organisation et l'Économie Dirigée du Régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caen : Centre de recherche d'histoire quantitative, 320 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des entreprises sous l'Occupation. Les acteurs économiques et leurs archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, Paris, pp.375, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRHQ, Caen, pp.320, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patronat, bourgeoisie, catholicisme et libéralisme. Autour du Journal d'Auguste Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARHRA, Lyon, pp.230, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoir économique dans la région Rhône-Alpes (1920-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pierre Léon d'histoire économique et sociale, Lyon, pp.300, 2003, Cahiers Pierre Léon n° 4, 2-9519554-3-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Isaac, Journal d'un notable lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BGA Permezel, pp.600, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des barrages, des usines et des hommes : L’industrialisation des Alpes du Nord – Entre ressources locales et apports extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Caillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 386 p., 2002, 2-706110-63-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'Allemagne. Sociologie d'une élite industrielle. 1933-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.360, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement, scolarité et trajectoires de la promotion 1903 en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antennes ferroviaires atlantiques face à la coordination des transports et aux restrictions de l’Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue d’histoire des chemins de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04859729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de l’École polytechnique sur son recrutement social : de la fierté à la gêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 797, pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens et l'État : un éloignement réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delespierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.222.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les vapeurs de la chimie : la nouvelle industrie de la soie artificielle et sa main-d’oeuvre en France (années 1890-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes du textile en Europe de la fin du XVIIIe siècle aux années 1930, 2021/3 (276), pp.171-189. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.276.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et carrières d’élèves ingénieurs : l'étude de la génération 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.99-117. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/artefact.6372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Lenker der großen französischen Industrieunternehmen im 20. Jahrhundert. Vom Honoratioren zum Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trivium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trivium.5784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des entreprises industrielles par leurs actionnaires : étude empirique d’un corpus de sociétés lyonnaises (1921-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.85-106. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes entreprises Françaises dans l’économie de guerre. Essai de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entreprises, entrepreneur et travailleurs pendant la Grande Guerre, 267, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmcc.267.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le champ du pouvoir économique en France : l'espace social des dirigeants du CAC 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations des industries lyonnaises pendant la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires consulaires et perspectives (Association des anciens présidents de CCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes entreprises industrielles françaises au 20e siècle : des notables aux gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114 (2), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.104-108. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.068.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du conseil d'administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.87-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants français du CAC 40 : entre élitisme scolaire et passage par l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repräsentationen französischer und deutscher Spitzenmanager in der Wirtschaftspresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repräsentationen französischer und deutscher Spitzenmanager in der Wirtschaftspresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des patrons français et allemands dans la presse d'affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La direction des sociétés anonymes depuis la fin du XIXe siècle : le droit entretient la confusion des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le recrutement du patronat : une tentative de bilan critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68, pp.133-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des actes de sociétés pour l'histoire des entreprises : intérêts et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'Allemagne revisités : la résistance du modèle traditionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité allemande. Bulletin économique du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme familial dans les entreprises moyennes : un déclin réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.64-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication de l'industrie chimique allemande dans la Shoah : le cas du Zyklon B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (2), pp.368-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 105, pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens docteurs : une exception qui confirme la règle d’une distance entre élites françaises et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verschueren, Pierre; Aoustet, Laurie; Bataille, Pierre; Desvignes, Arnaud; Lachenal, Lucie; Obligi, cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse et le doctorat : socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne; Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-202, 2025, 978-2-38549-159-8. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145mh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05041004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Rosenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hautcoeur, Pierre-Cyrille; Virlouvet, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire économique et sociale : la France, de la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passés composés, pp.749-772, 2025, 979-10-404-0628-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X 1846 : Charles Freycinet et sa promotion de Polytechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles de Freycinet : l’ingénieur de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-71, 2025, 9782384280193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05516297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantations et risques de l’industrie chimique en France : regard historique rétrospectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques industriels majeurs et environnements, : défis pour les acteurs internes et externes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-38, 2025, Environnement et société, 978-2-7574-4369-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bericht über den Werdegang von Ernst Röchling (1888–1964) und seine Verantwortung unter dem Nationalsozialismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universität des Saarlandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kontroverse akademische Ehrungen : Dokumentation zur Gremiendiskussion über die universitären Ehrenwürden von Dr. Max Obé und Dr. h.c. Ernst Röchling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saarland University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-102, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constructeur lyonnais Pitance, de la ferme limousine à l’immeuble de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin, Hubert; Piquet, Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire économique en action. Autour de Dominique Barjot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.249-268, 2025, 978-2-600-06654-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05394098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Siefert, une ascendante germanique, protestante et soyeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boutin, Aimée; Paliyenko, Adrianna M.; Witt, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redécouvrir Louisa Siefert (1845-1877) : richesse d’une œuvre de femme à l’heure de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2024, 978-2-7453-6081-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04536556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implantation de Casino face à la concurrence à Lyon, années 1910-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callens, Anne-Céline; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du commerce : l'entreprise Casino au miroir de la branche depuis la fin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.187-211, 2024, 978-2-86272-783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04859531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie textile à Villeurbanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça se trame à Villeurbanne : l’aventure textile [catalogue de l'exposition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize, pp.9-15, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la banque Perier à la banque Bauer, Marchal & cie : de l’ascension irrésistible à la liquidation impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin, Hubert; Quennouëlle-Corre, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer les archives et écrire l’Histoire : autour de Roger Nougaret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.495-510, 2022, 978-2-600-06379-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les membres du Comité France-Allemagne, une antichambre de la collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Müller, Philipp; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces d'interaction des élites françaises et allemandes : 1920-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-142, 2021, Histoire, 978-2-7535-8217-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article &amp;quot;L'économie dirigée allemande pendant la Première Guerre mondiale&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boldorf, Marcel; Joly, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L'économie allemande pendant la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.29-34, 2021, 978-2-7574-3333-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXe siècle, de nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mingous, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre de commerce et d'industrie de Lyon: trois siècles d'histoire en archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives du département du Rhône et de la métropole de Lyon, pp.48-54, 2020, 978-2-86069-045-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons. Les élites économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delalande, Nicolas; Joyeux-Prunel, Béatrice; Singaravélou, Pierre; Daviet-Vincent, Marie-Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la comparaison, Mélanges en l’honneur de Christophe Charle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.85-87, 2020, 979-10-351-0559-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survivance d’une dynastie familiale sans la sidérurgie : les Wendel (1977-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauve Carbonell et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie entre Méditerranée et Europe. XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.65-77, 2019, 979-10-320-0215-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Fayol II, un fils loin d’être indigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Bertilorenzi; Nadine Dubruc; Jean-Philippe Passaqui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Fayol. Les multiples facettes d’un manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, pp.293-306, 2019, 978-2-35671-568-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02310235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture pour une mutation : l’OPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janand, Marie-Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendre de partout, être partout: Casino, catalogue de l’exposition au Musée d’art et d’industrie de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.42-45, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosopographie des élites françaises contemporaines : essai de bilan méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Callu, Agnès </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et élites locales en France, 1947-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.23-30, 2018, 976-2-271-09071-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises chimiques moyennes de la région lyonnaise : quel avenir hors des grands groupes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emptoz, Gérard ; Fauque, Danièle ; Breysse, Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre reconstruction et mutations, les industries de la chimie entre les deux guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.167-194, 2018, 978-2-7598-2239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nazi Social Order Implemented : the Case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Boldorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kott, Sandrine; Patel, Kiran Klaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nazism across Borders : the Social Policies of the Third Reich and their Global Appeal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.365-388, 2018, Studies of the German Historical Institute, London, 978-0-19-882896-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immigration germanique dans le commerce et l’industrie lyonnais: la rupture de 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pouget, Jean-MIchel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflit et coopération France-Allemagne XIXe-XXe siècle : mélanges en l’honneur d’Anne-Marie Saint-Gille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Contacts, 978-3-0343-2623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dirigeants des grandes banques françaises au XXe siècle, entre carrières maison et inspecteurs des Finances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blancheton, Bernard ; Mougel, François-Charles ; Talliano des Garets, Françoise </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir : mélanges en l’honneur d’Hubert Bonin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-189, 2017, 978-2-8076-0414-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie alimentaire lyonnaise face aux pénuries alimentaires et à l’occupant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doré-Rivé, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Jours sans : 1939-1949, alimentation et pénurie en temps de guerre [exposition, Lyon, Centre d'histoire de la Résistance et de la déportation, 13 avril 2017-28 janvier 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2017, 978-2-917659-61-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes entreprises textiles françaises, des familles aux manageurs : histoire d’un échec (années 1970-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barrière, Jean-Paul; Boulat, Régis; Chatriot, Alain; Lamard, Pierre; Minovez, Jean-Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trames de l’histoire : entreprises, territoires, consommations, institutions : mélanges en l’honneur de Jean-Claude Daumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.65-74, 2017, 978-2-84867-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La survivance de l’industrie dans les nouveaux Länder, essai de bilan vingt-cinq ans après la Wende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurenche-Beau, Emmanuelle; Boldorf, Marcel; Zschachlitz, Ralf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA : Culture-critique-crise : nouveaux regards sur l'Allemagne de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.261-272, 2017, 978-2-7574-1635-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.37402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01555284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénieur civil des mines polytechniciens ou les apparences du corpsard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertilorenzi, Marco; Passaqui, Jean-Philippe ; Garçon, Anne-Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et gestion : une histoire des « ingénieurs civils des mines » (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.87-97, 2016, 978-2-35671-418-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01373809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des élites lyonnaises sous Vichy : tentative de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">von Bueltzingsloewen, Isabelle ; Douzou, Laurent ; Durand, Jean-Dominique ; Joly, Hervé ; Solchany, Jean </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon dans la Seconde Guerre mondiale : villes et métropoles à l’épreuve du conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-98, 2016, 978-2-7535-4359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrésistible déclin français et renouveau allemand dans l’industrie des machines (années 1960-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger, Françoise ; Rapoport, Michel; Tilly, Pierre; Touchelay, Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest, XIXe-XXe siècles Mélanges en l’honneur de Jean-François Eck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives nationales du monde du travail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-86, 2016, 978-2-11-128204-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands patrons et la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Antonin; Lacroix, Bernard; Riutort, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la Découverte, pp.281-291, 2015, Manuels Repères, 978-2-7071-8791-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pantouflage des hauts fonctionnaires dans les entreprises privées françaises (XIXe-XXe siècles) : évolution de la réglementation et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engels, Jens Ivo; Fahrmeir, Andreas; Monier, Frédéric; Dard, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krumme Touren in der Wirtschaft : Geschichte ethischen Fehlverhaltens und seiner Bekämpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Böhlau Verlag, pp.157-174, 2015, 978-3-412-22508-7. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7788/9783412218683-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charpigny, Florence; Dumons, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône Alpes : la construction d'une région XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.131-137, 2015, 978-2-7535-4300-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation comparée des banques dans les conseils des groupes industriels en France et en Allemagne au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamard, Pierre; Stoskopf, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise rhénane : mythe ou réalité ? Hommage à Michel Hau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.55-69, 2015, 978-2-7084-0978-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d’État&amp;quot; : la permanence d’une voie royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zielinski, Bernd; Raviot, Jean-Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites en question : trajectoires, réseaux et enjeux de gouvernance : France, UE, Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-89, 2015, 978-3-0343-1413-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement comparé des dirigeants de la sidérurgie en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthel, Charles ; Kharaba, Ivan ; Mioche, Philippe ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de la sidérurgie mondiale du XXe siècle à nos jours = The transformation of the world steel industry from the XXth century to the present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIE P. Lang, pp.463-482, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01058941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unternehmer in Frankreich. Vergleichende Überlegungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plumpe, Werner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unternehmer - Fakten und Fiktionen : historisch-biografische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter Oldenbourg (München), pp.355-369, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les administrateurs de la SEPR : le poids des milieux patronaux (1864-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEPR. 1864-2014, 150 ans au service de la formation professionnelle en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMCC, pp.114-121, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre de commerce ; Chimie ; Famille Gillet ; Auguste Isaac ; Famille Lumière ; Mutation industrielle et économique de Lyon et sa région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaupré, Nicolas; Charmasson-Creus, Anne; Breban, Thomas; Giraudier, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14-18. Lyon sur tous les fronts ! Une ville dans la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.126-127 ; 128-130 ; 166-169 ; 188-189 ; 195-196 ; 201-203, 2014, 9788836629398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das ökonomische System des Zyklon B und sein Missbrauch zur Massenvernichtung von Menschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karlsch, Rainer ; Maier, Helmut ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studien zur Geschichte der Filmfabrik Wolfen und die IG Farbenindustrie AG in Mitteldeutschland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext, pp.13-37, 2014, Bochumer Studien zur Technik- und Umweltgeschichte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01019902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les patrons de l’industrie savoyarde ? (années 1860-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Varaschin, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire économique de la Savoie de 1860 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.319-362, 2014, Publications du Centre d'histoire économique internationale de l'Université de Genève, 978-2-600-01828-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01084412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde économique à l'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.207-213, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENSET/ENS Cachan dans l'espace concurrentiel des très grandes écoles : le recrutement par concours dans les sections scientifiques, 1949-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bot, Florent ; Albe, Virginie ; Bodé, Gérard ; Brucy, Guy ; Chatel, Élisabeth;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ENS Cachan : le siècle d'une grande école pour les sciences, les techniques, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.299-313, 2013, Carnot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall 13&amp;quot;. Das Rastatter Röchling-Verfahren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Priemel, A. Stiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMT. Die Nürnberger Militärtribunale zwischen Geschichte, Gerechtigkeit und Rechtschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Edition, pp.464-490, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d'une production singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mannoni, Stéphanie Salmon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enfants du paradis. Marcel Carné. Jacques Prévet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cinémathèque française, Fondation Jérôme Seydoux-Pathé, Editions Xavier Barral, pp.207-216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs du corps des Mines dans les entreprises au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ingénieurs des Mines : cultures, pouvoirs, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.183-198, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französische Unternehmen unter deutscher Besatzung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Volkswirtschaften unter deutscher Hegemonie 1938-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oldenbourg Verlag, pp.131-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inspecteurs des Finances, dirigeants des grands groupes industriels au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.345-357, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie économique lyonnaise (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Doré-Rivé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une ville dans la guerre. Lyon 1939-1945, Les collections du Centre d'histoire de la Résistance et de la déportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.30-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polytechniciens de l'Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.27-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La position dominée des chimistes à la direction des grandes firmes chimiques en France (années 1900-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Lamard, Nicolas Stoskopf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Industrie chimique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, Paris, pp.67-87, 2010, Histoire industrielle et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00543898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studium der Eisenhüttenkunde, Promotion und Industriekarriere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmut Maier Andreas Zilt, Manfred Rasch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 Jahre Stahlinstitut VDEh 1860-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext Verlag, Essen, pp.461-480, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie dirigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Leleu, Françoise Passera, Jean Quellien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard/ministère de la Défense, Paris, pp.102-103, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre les entreprises françaises et allemandes dans l'industrie chimique des colorants des années 1920 aux années 1950, entre occupation, concurrence, collaboration et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Eck, Sylvain Schirmann, Stefan Martens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie, l'argent et les hommes. Les relations franco-allemandes de 1871 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, Paris, pp.225-241, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites politiques. Recrutements et carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Weske</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Demesmay, Manuela Glaab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Avenir des partis politiques en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, Villeneuve d'Ascq, pp.121-135, 2009, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die bemerkenswerte Persistenz der staatlichen grands corps bei der Rekrutierung der Wirschaftseliten in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Sattler, Christoph Boyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Elites, Between a New Spirit of Capitalism and the Erosion of State Socialism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, Berlin, pp.105-127, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation de l'industrie cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Callu, Patrick Eveno et Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et médias sous l'Occupation. Des entreprises dans la France de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Paris, pp.271-291, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités patronales dans l'après-guerre et impact de l'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bergère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Épuration économique en France et à la Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, Rennes, pp.83-100, 2008, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime nazi et les élites économiques allemandes : une étude prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie et politique en Europe occidentale et aux Etats-Unis (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, Paris, pp.287-300, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economy of Occupied and Vichy France : Constraints and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Lund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working for the New Order. European Business under German Domination 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Southern Denmark, Copenhague, pp.93-103, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familien- und Unternehmensstrategien am Beispiel französischer Unternehmerfamilien in Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudolf Boch, Rudolf, Petra Listewnik, Eva Pietzsch et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unternehmensgeschichte heute. Theorieangebote, Quellen, Forschungstrends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, Leipzig, pp.245-252, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concours des grandes écoles versus diplômes universitaires. Sélectivité comparée des élites économiques françaises et allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAC, Cergy-Pontoise, pp.65-79, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer une organisation patronale interprofessionnelle régionale : Aymé Bernard et l'Association industrielle commerciale et agricole à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard, Gilles Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Permanents patronaux : Éléments pour l'histoire de l'organisation du patronat en France dans la première moitié du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche histoire et civilisation de l'université Paul Verlaine, Metz, pp.285-307, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites politiques : regard croisé sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des élites en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAC, Cergy-Pontoise, pp.149-167, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conclusion d'un accord franco-allemand dans l'industrie des colorants en 1940-1941 : rapports de force et formes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Bähr, Ralf Banken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Europa des "Dritten Reichs". Recht, Wirtschaft, Besatzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vittorio Klostermann, Francfort/Main, pp.141-175, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives des administrations de l'aryanisation économique&amp;quot; avec Cécile Simon, in Faire l'histoire des entreprises sous l'Occupation, direction Hervé Joly, C.T.H.S. éditions, Paris, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives des administrations de l'aryanisation économique" avec Cécile Simon, in Faire l'histoire des entreprises sous l'Occupation, direction Hervé Joly, C.T.H.S. éditions, Paris, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation : un ensemble vaste et disparate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHQ, Caen, pp.83-94, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques locales et les entreprises lyonnaises (années 1920-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lescure, Alain Plessis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banques locales et banques régionales en Europe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, Paris, pp.311-332, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Isaac, administrateur de sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patronat, bourgeoisie, catholicisme et libéralisme. Autour du Journal d'Auguste Isaac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, Lyon, pp.131-154, 2004, Cahiers Pierre Léon, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comité d'organisation des industries du bois et aryanisation économique » in Les comités d'organisation et l'économie dirigée du régime de Vichy, direction Hervé Joly, Centre de recherche d'histoire quantitative de Caen, 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verheyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Comité d'organisation des industries du bois et aryanisation économique » in Les comités d'organisation et l'économie dirigée du régime de Vichy, direction Hervé Joly, Centre de recherche d'histoire quantitative de Caen, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épuration professionnelle dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des entreprises sous l'Occupation. Les acteurs économiques et leurs archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Paris, pp.147-185, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische und deutsche Farbenindustrie zwischen Wettbewerb, Besatzung und Kollaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolf Petri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologietransfer aus der deutschen Chemieindustrie (1925-1960</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, Berlin, pp.159-175, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie chimique française au service de l'IG Farben : collaboration et travail forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Garnier, Jean Quellien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main d'oeuvre française exploitée par le IIIe Reich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHQ, Caen, pp.205-218, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration patronale a bien (provisoirement) existé : l'exemple de la région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Olivier Baruch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une poignée de misérables. L'épuration de la société française après la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, Paris, pp.301-335, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ende des Familienkapitalismus ? Das Überleben der Unternehmerfamilien in den deutschen Wirtschaftseliten des 20. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volker R. Berghahn, Stefan Unger, Dieter Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die deutsche Wirtschaftselite im 20. Jahrhundert : Kontinuität und Mentalität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klartext Verlag, Essen, pp.75-91, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration et propriété privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Olivier Baruch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une poignée de misérables. L'épuration de la société française après la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, Paris, pp.417-430, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union des chambres syndicales lyonnaises (1885-1914) : une organisation interprofessionnelle pionnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Vernus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations patronales. Une approche locale (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Léon d'histoire économique et sociale, Lyon, pp.145-167, 2002, Centre Pierre Léon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of the members of the French productivity missions to the USA, 1949-1954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catching up with America productivity. Missions and the diffusion of American economic and technological influence after the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Paris-Sorbonne, Paris, pp.183-196, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of foreign direct investments in the medium and large-scale businesses of the region Rhône-Alpes during the first half of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin, Christophe Bouneau, Ludovic Cailluet, Alexandre Fernandez, Silvia Marzagalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational companies 19th-20th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PLAGE, Paris, pp.189-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines des entreprises électro-métallurgiques et électro-chimiques des Alpes du Nord (fin XIXe-début XXe siècles) : l'exception au modèle dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly, Alexandre Giandou, Muriel Le Roux, Anne Dalmasso, Ludovic Cailluet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des barrages, des usines et des hommes. L'industrialisation des Alpes du Nord entre ressources locales et apports extérieurs (études offertes au professeur Henri Morsel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, Grenoble, pp.117-135, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs du corps des Ponts et chaussées dans les compagnies électriques : la nationalisation avant la nationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot, Henri Morsel, Sophie Cœuré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies, gestion, management. Les compagnies électriques et leurs patrons (1895-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de l'électricité en France, Paris, pp.455-473, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontinuität und Diskontinuität der industrielle Elite nach 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Martens, Maurice Vaïsse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grossbürger und Unternehmen. Die wirtschaftliche Elite in Deutschland im 20. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, Göttingen, pp.54-72, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosopographie des dirigeants des comités d'organisation industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard, Jean-Claude Daumas, François Marcot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Occupation, l'Etat français et les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHE, Paris, pp.245-260, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de l'industrie chimique française à l'effort de guerre allemand : le cas de Francolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Martens, Maurice Vaïsse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankreich und Deutschland im Krieg. Okkupation, Kollaboration, Résistance (Nov. 1942-Herbst 1944)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouvier, Bonn, pp.297-316, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie d'entreprises ou démographie des sociétés : un réexamen critique à travers l'exemple de l'industrie lyonnaise (années 1920 à 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créateurs et créations d'entreprises de la révolution industrielle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHE, Paris, pp.305-327, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufrance : une société anonyme trop fermée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épopée Manufrance (1885-1985) : Que reste-t-il de nos amours ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir professionnel des anciens élèves des Écoles supérieures de commerce, 19e-20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filles et garçons dans les formations commerciales aux 19e et 20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès Röchling : un procès français dans un cadre international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negociating the past : German-American Perspectives in the U.S. War Crimes Trials in Nuremberg, 1946-1949</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'organisation et l'économie dirigée du régime de Vichy : actes du colloque international, (Mémorial de) Caen, 3-4 avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. 320 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d'Auguste Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre de commerce et d'industrie de Lyon: trois siècles d'histoire en archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Schwob. Fondateur des 100.000 Chemises [Catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEC-ENA, un couple qui marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands patrons, grandes écoles : la fin de l'endogamie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bredin (1834-1898), de l’industriel lyonnais de la teinture au hobereau rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04314413v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand patronat français peu renouvelé à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diriger une grande entreprise française au XXe siècle : modes de gouvernance, trajectoires et recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie à la prosopographie historique des élites : regards croisés sur la France et l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA4C8F34"/>
+    <w:nsid w:val="4ECB60EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034500693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_de_l_ecole_polytechnique-9782348080920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6028/les-espaces-d-interaction-des-elites-francaises-et-allemandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boldorf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100942580&amp;amp;fa=author&amp;amp;Person_ID=10534" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douzou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solchany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.1864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Callu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Polino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giandou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Caillat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delespierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0127" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6372" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.276.0171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Engels" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6656" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.267.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;mont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.068.0104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Rosenthal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/en/livre/?GCOI=28405100214320" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145mh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1163-charles-de-freycinet-l-ingenieur-de-la-republique-9782384280193.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100355980" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.sulb.uni-saarland.de/handle/20.500.11880/41181" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13037-book-08536081-9782745360816.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093029v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/libel/docs/libel_ljs_issuu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.37402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054953" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivesnationales.culture.gouv.fr/camt/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412218683-008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920472v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537982v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537155v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Weske" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15875" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaineaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4772" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536773v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536750v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750964v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004019v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262127v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314413v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191162v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034500693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droz.org/france/product/9782600067386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Callens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/histoire-patrimoine-et-regionalisme/collection-active.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_de_l_ecole_polytechnique-9782348080920" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6028/les-espaces-d-interaction-des-elites-francaises-et-allemandes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boldorf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100942580&amp;amp;fa=author&amp;amp;Person_ID=10534" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douzou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solchany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Ferri&#232;re Le Vayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.1864" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Callu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Polino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barzman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giandou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Caillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delespierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.276.0171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6372" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Engels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.5784" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.267.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;mont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.068.0104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536767v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/en/livre/?GCOI=28405100214320" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145mh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Rosenthal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1163-charles-de-freycinet-l-ingenieur-de-la-republique-9782384280193.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100355980" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529859v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.sulb.uni-saarland.de/handle/20.500.11880/41181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13037-book-08536081-9782745360816.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970688v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054953" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597948v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/libel/docs/libel_ljs_issuu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.37402" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivesnationales.culture.gouv.fr/camt/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149169v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412218683-008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537164v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537155v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Weske" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15875" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaineaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537154v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.4772" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536993v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086847v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536951v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536773v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536766v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536747v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536750v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536699v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750964v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004019v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146913v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689920v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262127v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314413v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>