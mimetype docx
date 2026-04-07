--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks of interpretation: An ethnography of the quest for IFRS consistency in a global accounting firm</w:t>
+                <w:t xml:space="preserve">Auditors as intermediaries in the endogenization of an accounting standard: The case of IFRS 15 within the telecom industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gendron</w:t>
+                <w:t xml:space="preserve">Anne Le Manh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting, Organizations and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Volume 95, pp.101277. </w:t>
+              <w:t xml:space="preserve">, 2021, 91, pp.101227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aos.2021.101277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aos.2021.101227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337421v1</w:t>
+                <w:t xml:space="preserve">hal-03337420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditors as intermediaries in the endogenization of an accounting standard: The case of IFRS 15 within the telecom industry</w:t>
+                <w:t xml:space="preserve">Networks of interpretation: An ethnography of the quest for IFRS consistency in a global accounting firm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Manh</w:t>
+                <w:t xml:space="preserve">Yves Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting, Organizations and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 91, pp.101227. </w:t>
+              <w:t xml:space="preserve">, 2021, Volume 95, pp.101277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aos.2021.101227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aos.2021.101277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337420v1</w:t>
+                <w:t xml:space="preserve">hal-03337421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse de la participation de l'industrie des télécommunications au « due process » de l’IASB à l'aune de la théorie de la traduction</w:t>
               </w:r>
@@ -536,51 +536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Asia-Pacific Interdisciplinary Research in Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -631,51 +631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -694,122 +694,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditors’ contribution to the social construction of IFRS compliance during the standard-setting process</w:t>
+                <w:t xml:space="preserve">Auditors’ contribution to the social construction of IFRS compliance during the standard-setting process: revealing a facet of large accounting firms’ role in the transnational regulation of accounting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Manh-Béna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nantes, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138649v1</w:t>
+                <w:t xml:space="preserve">hal-03338662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditors’ contribution to the social construction of IFRS compliance during the standard-setting process: revealing a facet of large accounting firms’ role in the transnational regulation of accounting</w:t>
               </w:r>
@@ -884,122 +884,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditors’ contribution to the social construction of IFRS compliance during the standard-setting process: revealing a facet of large accounting firms’ role in the transnational regulation of accounting</w:t>
+                <w:t xml:space="preserve">Auditors’ contribution to the social construction of IFRS compliance during the standard-setting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Manh-Béna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Nantes, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338662v1</w:t>
+                <w:t xml:space="preserve">hal-02138649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claiming sovereignty over expertise in IFRS implementation: a study of logics rivalry within a large accounting firm</w:t>
               </w:r>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives on Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1257,51 +1257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE EXPLORATOIRE DE LA PARTICIPATION AU « DUE PROCESSUS » DE L'IASB DE L'INDUSTRIE DES TELECOMMUNICATIONS, DANS LE CADRE DU PROJET « REVENUE RECOGNITION »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Manh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1729,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kohler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gendron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2021.101277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Manh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2021.101227" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Manh-B&#233;na" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03154065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kohler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Manh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2021.101227" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gendron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aos.2021.101277" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Manh-B&#233;na" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03154065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338658v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>