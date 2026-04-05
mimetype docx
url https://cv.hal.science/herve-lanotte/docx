--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -106,356 +106,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de mobilisation RH et adoption de l’éco–conduite : le cas Delta (Vietnam)</w:t>
+                <w:t xml:space="preserve">Les effets stabilisateurs sur la CGV des contrats pluriannuels d’approvisionnement entre firmes leaders et firmes subordonnées : l’exemple du champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rossi</w:t>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Pruchnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2021.1955632⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.29-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.11118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376933v1</w:t>
+                <w:t xml:space="preserve">hal-04021392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance éclairée et émotions : comprendre l’opposition à l’implantation d’un méthaniseur industriel par les récits de vie</w:t>
+                <w:t xml:space="preserve">Pratiques de mobilisation RH et adoption de l’éco–conduite : le cas Delta (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), pp.16-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2021.1955632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811955v1</w:t>
+                <w:t xml:space="preserve">hal-03376933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets stabilisateurs sur la CGV des contrats pluriannuels d’approvisionnement entre firmes leaders et firmes subordonnées : l’exemple du champagne</w:t>
+                <w:t xml:space="preserve">Résistance éclairée et émotions : comprendre l’opposition à l’implantation d’un méthaniseur industriel par les récits de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erick Pruchnicki</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.29-66. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 381, pp.21-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.11118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021392v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argument écologique et dissonance cognitive des clients-usagers dans la mise en place d’un transport souterrain des déchets au sein d’écoquartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -489,51 +489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embarquement à destination d’une pratique innovante : l’initiative d’un échange de données informatisé (EDI) non standard dans la filière aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -606,51 +606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs critiques de l’adoption de l’échange de données informatisé dans le secteur de l’aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -805,51 +805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information versus persuasion : la controverse autour de l’impact de la publicité sur les préférences des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), pp.47-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1047,51 +1047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From technical missions to communication: towards a classification of the French AOC wine interprofessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enometrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (2), pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1245,51 +1245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Gouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 22, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier les droits sur le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes foncières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 68, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,299 +1595,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean supply chain and designing a customer-oriented dashboard: the case of an aerospace company</w:t>
+                <w:t xml:space="preserve">L’éclairage du (véritable) paradoxe de la méthanisation à travers le récit de vie de consommateurs-riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Brisset</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE international conference on Logistics and Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">2e Journée du Marketing &amp; Développement Durable (JMDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376944v1</w:t>
+                <w:t xml:space="preserve">hal-02874782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Eco-driving among logistics service providers in Vietnam: The method adopted by Delta International Co. Ltd., can it be widespread?</w:t>
+                <w:t xml:space="preserve">Lean supply chain and designing a customer-oriented dashboard: the case of an aerospace company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Truong Giang Nguyen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th IEEE international conference on Logistics and Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376939v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éclairage du (véritable) paradoxe de la méthanisation à travers le récit de vie de consommateurs-riverains</w:t>
+                <w:t xml:space="preserve">Application of Eco-driving among logistics service providers in Vietnam: The method adopted by Delta International Co. Ltd., can it be widespread?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Giang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée du Marketing &amp; Développement Durable (JMDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 13th IEEE international conference on Logistics and Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874782v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un tableau de bord entièrement orienté client et taux de livraison à temps : l’exemple d’une entreprise aéronautique</w:t>
               </w:r>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistiqua 2019 : Colloque International de la Logistique et le Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1981,51 +1981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argument écologique et résilience locale des clients-usagers dans la mise en place d’un transport souterrain des déchets au sein d’écoquartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement Durable (JMDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2050,51 +2050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Hutchinson embarque ses clients à destination d'une pratique managériale innovante : l'implémentation d'un &amp;quot;Faux-EDI&amp;quot; au sein du secteur aéronautique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,273 +2515,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Regional Cooperation in an Industry Based View</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic communication and cooperation in the French Wine Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd European Congress of the Regional Science Association International (ERSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Colloque Oenométrie XIXe VDQS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Coimbra and Viseu, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408577v1</w:t>
+                <w:t xml:space="preserve">hal-02408566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une typologie des territoires viticoles français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+                <w:t xml:space="preserve">Vertical Regional Cooperation in an Industry Based View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée internationale de recherche « Stratégies des territoires vitivinicoles. Clusters, gouvernance et marque territoriale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">52nd European Congress of the Regional Science Association International (ERSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408509v1</w:t>
+                <w:t xml:space="preserve">hal-02408577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic communication and cooperation in the French Wine Industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une typologie des territoires viticoles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Oenométrie XIXe VDQS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Coimbra and Viseu, Portugal</w:t>
+              <w:t xml:space="preserve">Journée internationale de recherche « Stratégies des territoires vitivinicoles. Clusters, gouvernance et marque territoriale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408566v1</w:t>
+                <w:t xml:space="preserve">hal-02408509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie commerciale du négoce dans le contrat interprofessionnel, permanence de la succession d'équilibres institutionnels au cours de l'histoire contemporaine du Champagne</w:t>
               </w:r>
@@ -3108,51 +3108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des comités interprofessionnels viticoles dans la promotion des AOC : l'exception champenoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Oenométrie XVIIe VDQS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3259,51 +3259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3455,51 +3455,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication collective dans les filières vitivinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3899,51 +3899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lanotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1955632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10230" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Pruchnicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11118" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.152.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1686435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02019794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.351.0071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.172.0271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026724ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steichen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1931436100000961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB4B379DB12D88035461BEB971F6423F81EEB84C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Gouga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sihem smari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA55056.2022.9938043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Senghor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2017.7962871" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kaouachi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lecat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02943530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lanotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Pruchnicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1955632" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.152.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1686435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02019794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.351.0071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.172.0271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026724ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steichen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1931436100000961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB4B379DB12D88035461BEB971F6423F81EEB84C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Gouga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sihem smari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA55056.2022.9938043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brisset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Senghor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2017.7962871" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kaouachi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lecat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02943530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>