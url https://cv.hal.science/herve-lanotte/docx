--- v1 (2026-04-05)
+++ v2 (2026-05-23)
@@ -72,3366 +72,3539 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets stabilisateurs sur la CGV des contrats pluriannuels d’approvisionnement entre firmes leaders et firmes subordonnées : l’exemple du champagne</w:t>
+                <w:t xml:space="preserve">Regards croisés : « Quelle logistique voulons-nous pour demain ? » - « De la machine à la forêt : et si la logistique de demain s’inspirait des écosystèmes naturels ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erick Pruchnicki</w:t>
+                <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.11118⟩</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 55 (3), pp.207-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.235.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021392v1</w:t>
+                <w:t xml:space="preserve">hal-05581867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de mobilisation RH et adoption de l’éco–conduite : le cas Delta (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (1), pp.16-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2021.1955632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance éclairée et émotions : comprendre l’opposition à l’implantation d’un méthaniseur industriel par les récits de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 381, pp.21-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.10230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argument écologique et dissonance cognitive des clients-usagers dans la mise en place d’un transport souterrain des déchets au sein d’écoquartiers</w:t>
+                <w:t xml:space="preserve">Les effets stabilisateurs sur la CGV des contrats pluriannuels d’approvisionnement entre firmes leaders et firmes subordonnées : l’exemple du champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Pruchnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (2), pp.39-49. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.29-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ror.152.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.11118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906892v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embarquement à destination d’une pratique innovante : l’initiative d’un échange de données informatisé (EDI) non standard dans la filière aéronautique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Argument écologique et dissonance cognitive des clients-usagers dans la mise en place d’un transport souterrain des déchets au sein d’écoquartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2019.1686435⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.152.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401448v1</w:t>
+                <w:t xml:space="preserve">hal-02906892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs critiques de l’adoption de l’échange de données informatisé dans le secteur de l’aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embarquement à destination d’une pratique innovante : l’initiative d’un échange de données informatisé (EDI) non standard dans la filière aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Varia, 35 (1), pp.71-95. </w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.351.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2019.1686435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019794v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'incitation et de garantie dans la gouvernance territoriale de l'industrie du Champagne</w:t>
+                <w:t xml:space="preserve">Les facteurs critiques de l’adoption de l’échange de données informatisé dans le secteur de l’aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.172.0271⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Varia, 35 (1), pp.71-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.351.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602646v1</w:t>
+                <w:t xml:space="preserve">hal-02019794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information versus persuasion : la controverse autour de l’impact de la publicité sur les préférences des consommateurs</w:t>
+                <w:t xml:space="preserve">Mécanismes d'incitation et de garantie dans la gouvernance territoriale de l'industrie du Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rossi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (1), pp.47-75. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Février (2), pp.271-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1026724ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.172.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02057826v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic communication and cooperation in the French wine industry</w:t>
+                <w:t xml:space="preserve">Information versus persuasion : la controverse autour de l’impact de la publicité sur les préférences des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste J. B. Traversac</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enometrica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.47-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1026724ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001625v1</w:t>
+                <w:t xml:space="preserve">hal-02057826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissements publicitaires et choix contractuels d’approvisionnement : les clés d’une gouvernance « coopérative » dans la filière des vins de Champagne</w:t>
+                <w:t xml:space="preserve">Generic communication and cooperation in the French wine industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (2e semestre)</w:t>
+              <w:t xml:space="preserve">Enometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403933v1</w:t>
+                <w:t xml:space="preserve">hal-01001625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From technical missions to communication: towards a classification of the French AOC wine interprofessions</w:t>
+                <w:t xml:space="preserve">Investissements publicitaires et choix contractuels d’approvisionnement : les clés d’une gouvernance « coopérative » dans la filière des vins de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enometrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (2), pp.25-37</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (2e semestre)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156580v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Advertising and Contract Choice on the Champagne Wine Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Steichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wine Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.310-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1931436100000961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases hayekiennes d'une approche évolutionniste des institutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From technical missions to communication: towards a classification of the French AOC wine interprofessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du CERAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 22, pp.1-33</w:t>
+              <w:t xml:space="preserve">Enometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403963v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les bases hayekiennes d'une approche évolutionniste des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Gouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 22, pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Négocier les droits sur le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes foncières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 68, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion des risques portuaires : Une exploration au port de Radès</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">sihem smari</w:t>
+                <w:t xml:space="preserve">“C'est mon monde... Lui ne fait qu'y vivre” : Le management technoféodal au coeur de la série Alien: Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROLOG 2025 - 8th Edition of the International Conference on Project &amp; Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Management en série - saison 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vallorem, Apr 2026, Orléans (45) Hôtel Dupanloup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264646v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inventory management model based on the “just needed”: the example of Hutchinson company during the COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une meilleure gestion des risques portuaires : Une exploration au port de Radès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sihem smari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 14th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROLOG 2025 - 8th Edition of the International Conference on Project &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA55056.2022.9938043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03858977v1</w:t>
+                <w:t xml:space="preserve">hal-05264646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éclairage du (véritable) paradoxe de la méthanisation à travers le récit de vie de consommateurs-riverains</w:t>
+                <w:t xml:space="preserve">An inventory management model based on the “just needed”: the example of Hutchinson company during the COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rossi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée du Marketing &amp; Développement Durable (JMDD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 14th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, EL JADIDA, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA55056.2022.9938043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874782v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean supply chain and designing a customer-oriented dashboard: the case of an aerospace company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th IEEE international conference on Logistics and Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Eco-driving among logistics service providers in Vietnam: The method adopted by Delta International Co. Ltd., can it be widespread?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Giang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th IEEE international conference on Logistics and Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un tableau de bord entièrement orienté client et taux de livraison à temps : l’exemple d’une entreprise aéronautique</w:t>
+                <w:t xml:space="preserve">L’éclairage du (véritable) paradoxe de la méthanisation à travers le récit de vie de consommateurs-riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Brisset</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistiqua 2019 : Colloque International de la Logistique et le Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montreuil, France</w:t>
+              <w:t xml:space="preserve">2e Journée du Marketing &amp; Développement Durable (JMDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408637v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argument écologique et résilience locale des clients-usagers dans la mise en place d’un transport souterrain des déchets au sein d’écoquartiers</w:t>
+                <w:t xml:space="preserve">Conception d’un tableau de bord entièrement orienté client et taux de livraison à temps : l’exemple d’une entreprise aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rossi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement Durable (JMDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Troyes, France</w:t>
+              <w:t xml:space="preserve">Logistiqua 2019 : Colloque International de la Logistique et le Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408617v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand Hutchinson embarque ses clients à destination d'une pratique managériale innovante : l'implémentation d'un &amp;quot;Faux-EDI&amp;quot; au sein du secteur aéronautique français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Argument écologique et résilience locale des clients-usagers dans la mise en place d’un transport souterrain des déchets au sein d’écoquartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement Durable (JMDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408627v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collecte des ordures ménagères en zone urbaine : Quand les ordures passent à la trappe !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand Hutchinson embarque ses clients à destination d'une pratique managériale innovante : l'implémentation d'un &amp;quot;Faux-EDI&amp;quot; au sein du secteur aéronautique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Marie Senghor</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistiqua 2017 : Colloque International de la Logistique et le Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408607v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pull flow management with a digitized synchronous sequencer in the aeronautical industry: The unprecedented case of JPR hutchinson</w:t>
+                <w:t xml:space="preserve">La collecte des ordures ménagères en zone urbaine : Quand les ordures passent à la trappe !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Marie Senghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Colloquium on Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistiqua 2017 : Colloque International de la Logistique et le Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA.2017.7962871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054897v1</w:t>
+                <w:t xml:space="preserve">hal-02408607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échange de données informatisé (EDI) dans le secteur de l’aéronautique : de la théorie à la pratique - Le cas d’une entreprise spécialisée dans la fabrication de joints</w:t>
+                <w:t xml:space="preserve">Pull flow management with a digitized synchronous sequencer in the aeronautical industry: The unprecedented case of JPR hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meryem Kaouachi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marie Senghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistiqua 2016 : Colloque International de la Logistique et le Supply Chain Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Colloquium on Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rabat, France. pp.42-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA.2017.7962871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408595v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants stratégiques de l’intégration verticale des producteurs de vin de Champagne</w:t>
+                <w:t xml:space="preserve">L’échange de données informatisé (EDI) dans le secteur de l’aéronautique : de la théorie à la pratique - Le cas d’une entreprise spécialisée dans la fabrication de joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Kaouachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Les Circuits Courts de Proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Logistiqua 2016 : Colloque International de la Logistique et le Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berrechid – Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408584v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic communication and cooperation in the French Wine Industry</w:t>
+                <w:t xml:space="preserve">Les déterminants stratégiques de l’intégration verticale des producteurs de vin de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Oenométrie XIXe VDQS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Coimbra and Viseu, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SFER Les Circuits Courts de Proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408566v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Regional Cooperation in an Industry Based View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd European Congress of the Regional Science Association International (ERSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une typologie des territoires viticoles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée internationale de recherche « Stratégies des territoires vitivinicoles. Clusters, gouvernance et marque territoriale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie commerciale du négoce dans le contrat interprofessionnel, permanence de la succession d'équilibres institutionnels au cours de l'histoire contemporaine du Champagne</w:t>
+                <w:t xml:space="preserve">Generic communication and cooperation in the French Wine Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste J. B. Traversac</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La construction contemporaine des territoires du Champagne - L’invention de la Champagne viticole (1811-1911-2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Troyes, France</w:t>
+              <w:t xml:space="preserve">Colloque Oenométrie XIXe VDQS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Coimbra and Viseu, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408470v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de garantie des coopérations bi et multilatérales locales : du contrat d’approvisionnement à la publicité coopérative dans l’AOC Champagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
+                <w:t xml:space="preserve">An economic history of the Champagne contracts, lessons for regional development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Traversac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">51st European Congress of the Regional Science Association International (ERSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bacelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408476v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démêler les effets génériques des processus de coopération verticale dans la publicité pour les produits alimentaires</w:t>
+                <w:t xml:space="preserve">La stratégie commerciale du négoce dans le contrat interprofessionnel, permanence de la succession d'équilibres institutionnels au cours de l'histoire contemporaine du Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française d'Économie Rurale - 5es journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque La construction contemporaine des territoires du Champagne - L’invention de la Champagne viticole (1811-1911-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408496v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An economic history of the Champagne contracts, lessons for regional development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste J. B. Traversac</w:t>
+                <w:t xml:space="preserve">Mécanismes de garantie des coopérations bi et multilatérales locales : du contrat d’approvisionnement à la publicité coopérative dans l’AOC Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Congress of the Regional Science Association International (ERSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bacelona, Spain</w:t>
+              <w:t xml:space="preserve">48ème colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408486v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des comités interprofessionnels viticoles dans la promotion des AOC : l'exception champenoise</w:t>
+                <w:t xml:space="preserve">Démêler les effets génériques des processus de coopération verticale dans la publicité pour les produits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Oenométrie XVIIe VDQS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Société Française d'Économie Rurale - 5es journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408452v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du champagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Ringeval-Deluze</w:t>
+                <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française d'Économie Rurale - 4es journées de recherches en sciences sociales</w:t>
+              <w:t xml:space="preserve">4èmes journées de recherches en sciences sociales, SFER-INRA-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408456v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du Champagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+                <w:t xml:space="preserve">Communication collective et réputation dans le secteur français des vins AOC : la particularité du champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées de recherches en sciences sociales, SFER-INRA-CIRAD</w:t>
+              <w:t xml:space="preserve">Colloque Société Française d'Économie Rurale - 4es journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560248v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle des comités interprofessionnels viticoles dans la promotion des AOC : l'exception champenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Oenométrie XVIIe VDQS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Palerme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the advertising investment and contracts choice on Champagne wine's market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Steichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Oenométrie XIIe VDQS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Macerata, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3441,201 +3614,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication collective dans les filières vitivinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steve Charters; Valéry Michaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies des territoires vitivinicoles : clusters, gouvernance et marque territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, Management &amp; société, pp.111-125, 2014, Management &amp; prospective, ISSN 2265-3937, 978-2-95433-793-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie commerciale du négoce dans le contrat interprofessionnel, permanence de la succession d'équilibres institutionnels au cours de l'histoire contemporaine du Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Wolikow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction des territoires du Champagne : 1811-1911-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.71-92, 2013, Histoires (Dijon), ISSN 2269-8000, 978-2-36441-037-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3645,114 +3818,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investissements publicitaires et choix contractuels d’approvisionnement : les clés d’une gouvernance « coopérative » dans la filière des vins de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. CRIISEA – EA 3908, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02943530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3899,51 +4072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lanotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Pruchnicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1955632" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.152.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1686435" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02019794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.351.0071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.172.0271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026724ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steichen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1931436100000961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB4B379DB12D88035461BEB971F6423F81EEB84C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Gouga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sihem smari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA55056.2022.9938043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brisset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Senghor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2017.7962871" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kaouachi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lecat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02943530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lanotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.235.0207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1955632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10230" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Pruchnicki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11118" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.152.0039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1686435" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02019794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.351.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.172.0271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026724ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steichen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1931436100000961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB4B379DB12D88035461BEB971F6423F81EEB84C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Gouga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sihem smari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA55056.2022.9938043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brisset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Senghor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2017.7962871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kaouachi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lecat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02943530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>