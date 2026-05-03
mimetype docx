--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -649,51 +649,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05322803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entity-aware cross-modal pretraining for Knowledge-Based Visual Question Answering</w:t>
+                <w:t xml:space="preserve">Génération augmentée de récupération multi-niveau pour répondre à des questions visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -711,106 +711,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.128-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04910767v1</w:t>
+                <w:t xml:space="preserve">hal-05330645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération augmentée de récupération multi-niveau pour répondre à des questions visuelles</w:t>
+                <w:t xml:space="preserve">Entity-aware cross-modal pretraining for Knowledge-Based Visual Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -828,73 +819,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR - European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.391-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88714-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330645v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04910767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Generative Augmentations for Few-Shot Counting</w:t>
               </w:r>
@@ -1225,325 +1225,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
+                <w:t xml:space="preserve">Self-improving SLAM in dynamic environments: learning when to mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lerner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Adrian Bojko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">Romain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMVC 2022 - The 33rd British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650618v1</w:t>
+                <w:t xml:space="preserve">hal-04315226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-improving SLAM in dynamic environments: learning when to mask</w:t>
+                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Bojko</w:t>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2022 - The 33rd British Machine Vision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315226v1</w:t>
+                <w:t xml:space="preserve">hal-03650618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,252 +1696,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal entity linking for tweets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Using Sentences as Semantic Representations in Large Scale Zero-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on Information Retrieval Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCV 2020 workshop Transferring and adapting source knowledge in computer vision (TASK-CV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315181v1</w:t>
+                <w:t xml:space="preserve">hal-03003689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Sentences as Semantic Representations in Large Scale Zero-Shot Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
+                <w:t xml:space="preserve">Multimodal entity linking for tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Crucianu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2020 workshop Transferring and adapting source knowledge in computer vision (TASK-CV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on Information Retrieval Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisbonne (Online event), Portugal. pp.463-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003689v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a multimodal entity linking dataset from tweets</w:t>
               </w:r>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4885-4292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2143,51 +2143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Inter and Intra-Class Relations in the Triplet Loss for Zero-Shot Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,288 +2462,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMECON: Abstract meta-concept features for text-illustration</w:t>
+                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Chami</w:t>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tamaazousti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR 2017 - Proceedings of the 2017 ACM International Conference on Multimedia Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01813718v1</w:t>
+                <w:t xml:space="preserve">cea-01857878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA LIST Participation to the TAC 2017 Event Nugget Track</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMECON: Abstract meta-concept features for text-illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Kodelja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Y. Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Boroş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Text Analysis Conference (TAC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMR 2017 - Proceedings of the 2017 ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. pp.347-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3078971.3078993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857880v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01813718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
+                <w:t xml:space="preserve">CEA LIST Participation to the TAC 2017 Event Nugget Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Daher</w:t>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2751,88 +2755,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Boroş</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">10th Text Analysis Conference (TAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01857878v1</w:t>
+                <w:t xml:space="preserve">cea-01857880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuCaLe-Net: Multi categorical-Level networks to generate more discriminating features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désambiguïsation d’entités nommées par apprentissage de modèles d’entités à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème COnférence en Recherche d'Information et Applications (CORIA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marseille, France. pp.185-200</w:t>
@@ -3166,468 +3166,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01857881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse concept-level features for multi-object classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Tamaazousti</w:t>
+                <w:t xml:space="preserve">Constrained Local Enhancement of Semantic Features by Content-Based Sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Hudelot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR '16 Proceedings of the 2016 ACM on International Conference on Multimedia Retrieval Pages 63-70</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, New York, United States. pp.63-70, </w:t>
+              <w:t xml:space="preserve">the 2016 ACM Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2911996.2912013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2911996.2912009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01813723v1</w:t>
+                <w:t xml:space="preserve">cea-01813602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Local Enhancement of Semantic Features by Content-Based Sparsity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image annotation and two paths to text illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gadeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Q. Nhi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2016 ACM Conference on Multimedia Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 Working Notes of Conference and Labs of the Evaluation Forum, CLEF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Evora, Portugal. pp.322-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01813602v1</w:t>
+                <w:t xml:space="preserve">cea-01843172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image annotation and two paths to text illustration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des relations d'une base de connaissances pour la désambiguïsation d'entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Working Notes of Conference and Labs of the Evaluation Forum, CLEF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Evora, Portugal. pp.322-333</w:t>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.290--303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01843172v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des relations d'une base de connaissances pour la désambiguïsation d'entités nommées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Diverse concept-level features for multi-object classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMR '16 Proceedings of the 2016 ACM on International Conference on Multimedia Retrieval Pages 63-70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, United States. pp.63-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2911996.2912013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858433v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01813723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-modal classification by completing unimodal representations</w:t>
               </w:r>
@@ -3815,550 +3815,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01843176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective training of convolutional networks using noisy Web images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Lucian Ginsca</w:t>
+                <w:t xml:space="preserve">CEA LIST's participation to the scalable concept image annotation task of Image CLEF 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gadeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Popescu</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI 2015 : 13th International Workshop on Content-Based Multimedia Indexing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Conference and Labs of the Evaluation Forum, CLEF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185757v1</w:t>
+                <w:t xml:space="preserve">cea-01844059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mérialdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplicate image detection in a stream of web visual data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gadeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 13th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMI.2015.7153614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA LIST's participation to the scalable concept image annotation task of Image CLEF 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gadeski</w:t>
+                <w:t xml:space="preserve">Effective training of convolutional networks using noisy Web images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lucian Ginsca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Popescu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference and Labs of the Evaluation Forum, CLEF 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBMI 2015 : 13th International Workshop on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2015.7153607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844059v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEA LIST Participation at TAC EDL English Diagnostic Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Text Analysis Conference (TAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Gaithersburg, Maryland, USA, United States</w:t>
@@ -4387,51 +4387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Image Mining with Flickr Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Lucian Ginsca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phong Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multimedia Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Sydney, NSW, Australia. pp.318 - 334, </w:t>
@@ -4794,64 +4794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orlando, United States</w:t>
@@ -5023,64 +5023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Redi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. TRECVID Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gaithersburg, MD, United States</w:t>
@@ -5103,519 +5103,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymen Shabou</w:t>
+                <w:t xml:space="preserve">Prise en compte de l'imperfection des tags pour la classification sémantique d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Znaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770258v1</w:t>
+                <w:t xml:space="preserve">hal-00656498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal feature generation framework for semantic image classification</w:t>
+                <w:t xml:space="preserve">Belief Theory for Large-Scale Multi-label Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Znaidia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR '12 Proceedings of the 2nd ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hong Kong, Hong Kong SAR China. pp.article n° 38</w:t>
+              <w:t xml:space="preserve">International Conference on Belief Functions - BELIEF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Compiègne, France. pp.205-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825190v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief Theory for Large-Scale Multi-label Image Classification</w:t>
+                <w:t xml:space="preserve">Multimodal feature generation framework for semantic image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Znaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Belief Functions - BELIEF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Compiègne, France. pp.205-212</w:t>
+              <w:t xml:space="preserve">ICMR '12 Proceedings of the 2nd ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hong Kong, Hong Kong SAR China. pp.article n° 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825193v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'imperfection des tags pour la classification sémantique d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Znaidia</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656498v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bag-of-multimedia-words for image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Znaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6713,51 +6713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-El-Amine Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (9), pp.2212-2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6889,394 +6889,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01820312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-language integration using constrained local semantic features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
+                <w:t xml:space="preserve">Fast and robust duplicate image detection on the web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gadeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.05.017⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (9), pp.11839-11858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-016-3619-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01803830v1</w:t>
+                <w:t xml:space="preserve">hal-01845526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing noisy Web images for deep representation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Vision-language integration using constrained local semantic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gadeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ginsca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 164, pp.68 - 81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 163, pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01756775v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01803830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and robust duplicate image detection on the web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gadeski</w:t>
+                <w:t xml:space="preserve">Harnessing noisy Web images for deep representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong D. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ginsca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Popescu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (9), pp.11839-11858. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.68 - 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-016-3619-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845526v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01756775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteur sémantique local contraint basé sur un descripteur RNC diversifié</w:t>
               </w:r>
@@ -7314,51 +7314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gadeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ginsca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -7400,51 +7400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage des modèles de tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Znaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7782,51 +7782,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-shot Learning with Deep Neural Networks for Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,51 +7890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Classical to Generalized Zero-Shot Learning: A Simple Adaptation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,51 +8011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Visual Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Video Surveillance Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8390,51 +8390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A48C703C"/>
+    <w:nsid w:val="6BED3289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8621,51 +8621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-borgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0520-8436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079208452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Montgieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Soumm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Luvison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05322803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biruk Abere Ambaw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Doubinsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bojko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cacheux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.01043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tamaazousti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1810.02126" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginsca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.42" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamaazousti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3078993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gadeski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Nhi Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Nhi Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983563.2983570" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.225" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Vo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lucian Ginsca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153607" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153614" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14445-0_28" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spyromitros-Xoufis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kompatsiaris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814815.2814819" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749348" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Znaidia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461466.2461476" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372328v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Borgne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05328256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099065v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Staron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mitteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404279v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Amine Seddik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2913857" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gadeski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Odabai Fard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0447-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ginsca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.05.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5PB82XV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01756775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D. Vo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.01.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3619-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02517375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.39-63" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-61HXC4WN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l O'Connor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.890635" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_38" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Mayupo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Moellic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-borgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0520-8436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079208452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Montgieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Soumm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Luvison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05322803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biruk Abere Ambaw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Doubinsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bojko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cacheux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.01043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tamaazousti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1810.02126" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginsca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.42" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamaazousti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3078993" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gadeski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Nhi Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Nhi Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983563.2983570" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.225" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153614" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Vo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lucian Ginsca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14445-0_28" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spyromitros-Xoufis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kompatsiaris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814815.2814819" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749348" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Znaidia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461466.2461476" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372328v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Borgne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05328256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099065v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Staron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mitteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404279v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Amine Seddik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2913857" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gadeski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Odabai Fard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0447-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3619-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ginsca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.05.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5PB82XV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01756775v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D. Vo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.01.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02517375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.39-63" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-61HXC4WN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l O'Connor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.890635" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_38" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Mayupo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Moellic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>