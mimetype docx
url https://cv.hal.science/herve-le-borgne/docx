--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -403,1445 +403,1445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05491847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairer analysis and demographically balanced face generation for fairer face verification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Luvison</w:t>
+                <w:t xml:space="preserve">Unique Step Refinement for Transformer-based Generative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Tucson (Arizona), United States</w:t>
+              <w:t xml:space="preserve">28th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04910990v1</w:t>
+                <w:t xml:space="preserve">cea-05597967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaMiT: A time-aware car model dataset for classification and generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Biruk Abere Ambaw</w:t>
+                <w:t xml:space="preserve">Génération augmentée de récupération multi-niveau pour répondre à des questions visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Popescu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - The Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.128-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05322803v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération augmentée de récupération multi-niveau pour répondre à des questions visuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Entity-aware cross-modal pretraining for Knowledge-Based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR - European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.391-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88714-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330645v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04910767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entity-aware cross-modal pretraining for Knowledge-Based Visual Question Answering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaMiT: A time-aware car model dataset for classification and generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biruk Abere Ambaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Adjali</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romaric Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR - European Conference on Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2025 - The Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04910767v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05322803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Generative Augmentations for Few-Shot Counting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Crucianu</w:t>
+                <w:t xml:space="preserve">Fairer analysis and demographically balanced face generation for fairer face verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier-Montgieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Soumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Luvison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2024, Waikoloa, Hawaii, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Feb 2025, Tucson (Arizona), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259058v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04910990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Information Retrieval Augmented Generation for Knowledge-based Visual Question Answering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+                <w:t xml:space="preserve">Semantic Generative Augmentations for Few-Shot Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Doubinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.922⟩</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Waikoloa, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852275v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Loss for Semantic Editing in the Latent Space of GANs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Crucianu</w:t>
+                <w:t xml:space="preserve">Multi-Level Information Retrieval Augmented Generation for Knowledge-based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3617233.3617237⟩</w:t>
+              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.16499-16513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036414v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-improving SLAM in dynamic environments: learning when to mask</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
+                <w:t xml:space="preserve">Wasserstein Loss for Semantic Editing in the Latent Space of GANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Doubinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2022 - The 33rd British Machine Vision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3617233.3617237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315226v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">Self-improving SLAM in dynamic environments: learning when to mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bojko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMVC 2022 - The 33rd British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650618v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701521v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVAE: Adversarial variational auto encoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Plumerault</w:t>
+                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020 - 25th International conference on pattern recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314595v1</w:t>
+                <w:t xml:space="preserve">hal-03701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Sentences as Semantic Representations in Large Scale Zero-Shot Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
+                <w:t xml:space="preserve">AVAE: Adversarial variational auto encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plumerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Crucianu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2020 workshop Transferring and adapting source knowledge in computer vision (TASK-CV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2020 - 25th International conference on pattern recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.8687-8694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003689v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal entity linking for tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1849,371 +1849,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on Information Retrieval Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Lisbonne (Online event), Portugal. pp.463-478, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a multimodal entity linking dataset from tweets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Using Sentences as Semantic Representations in Large Scale Zero-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4885-4292</w:t>
+              <w:t xml:space="preserve">ECCV 2020 workshop Transferring and adapting source knowledge in computer vision (TASK-CV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315504v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling generative models with continuous factors of variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Plumerault</w:t>
+                <w:t xml:space="preserve">Building a multimodal entity linking dataset from tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Hudelot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2020 - Eighth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Addis Abeba (Virtual event), Ethiopia</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4885-4292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314572v1</w:t>
+                <w:t xml:space="preserve">hal-04315504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Inter and Intra-Class Relations in the Triplet Loss for Zero-Shot Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2241,507 +2241,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning finer-class networks for universal representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
+                <w:t xml:space="preserve">Controlling generative models with continuous factors of variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plumerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2018 - the 29th British Machine Vision Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2020 - Eighth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Addis Abeba (Virtual event), Ethiopia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315371v1</w:t>
+                <w:t xml:space="preserve">hal-04314572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-Free Content Based Image Retrieval (or Nearly so)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ginsca</w:t>
+                <w:t xml:space="preserve">Learning finer-class networks for universal representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Computer Vision Workshops (ICCVW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.42⟩</w:t>
+              <w:t xml:space="preserve">BMVC 2018 - the 29th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1810.02126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841662v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Scale-Free Content Based Image Retrieval (or Nearly so)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ginsca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Computer Vision Workshops (ICCVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venice, Italy. pp.280-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857878v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMECON: Abstract meta-concept features for text-illustration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Tamaazousti</w:t>
+                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR 2017 - Proceedings of the 2017 ACM International Conference on Multimedia Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01813718v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEA LIST Participation to the TAC 2017 Event Nugget Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,716 +2740,695 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boroş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Text Analysis Conference (TAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01857880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMECON: Abstract meta-concept features for text-illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid workshop 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMR 2017 - Proceedings of the 2017 ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. pp.347-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3078971.3078993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834223v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01813718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuCaLe-Net: Multi categorical-Level networks to generate more discriminating features</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVid workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Gaithersburg, Maryland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841669v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation d’entités nommées par apprentissage de modèles d’entités à large échelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">MuCaLe-Net: Multi categorical-Level networks to generate more discriminating features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème COnférence en Recherche d'Information et Applications (CORIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Honolulu, HI, United States. pp.5282-5291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2017.561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857881v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Local Enhancement of Semantic Features by Content-Based Sparsity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
+                <w:t xml:space="preserve">Désambiguïsation d’entités nommées par apprentissage de modèles d’entités à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2016 ACM Conference on Multimedia Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème COnférence en Recherche d'Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France. pp.185-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01813602v1</w:t>
+                <w:t xml:space="preserve">cea-01857881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image annotation and two paths to text illustration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diverse concept-level features for multi-object classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Working Notes of Conference and Labs of the Evaluation Forum, CLEF 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMR '16 Proceedings of the 2016 ACM on International Conference on Multimedia Retrieval Pages 63-70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, United States. pp.63-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2911996.2912013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01843172v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01813723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des relations d'une base de connaissances pour la désambiguïsation d'entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,2562 +3443,2687 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.290--303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01858433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse concept-level features for multi-object classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Image annotation and two paths to text illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gadeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Q. Nhi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR '16 Proceedings of the 2016 ACM on International Conference on Multimedia Retrieval Pages 63-70</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 Working Notes of Conference and Labs of the Evaluation Forum, CLEF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Evora, Portugal. pp.322-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01813723v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01843172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal classification by completing unimodal representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Quynh Nhi Tran</w:t>
+                <w:t xml:space="preserve">Constrained Local Enhancement of Semantic Features by Content-Based Sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Crucianu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iV&amp;L-MM '16 Proceedings of the 2016 ACM workshop on Vision and Language Integration Meets Multimedia Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2983563.2983570⟩</w:t>
+              <w:t xml:space="preserve">the 2016 ACM Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2911996.2912009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01840417v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01813602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregating image and text quantized correlated components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Cross-modal classification by completing unimodal representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Quynh Nhi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Computer Vision and Pattern Recognition, CVPR 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2016.225⟩</w:t>
+              <w:t xml:space="preserve">iV&amp;L-MM '16 Proceedings of the 2016 ACM workshop on Vision and Language Integration Meets Multimedia Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.17-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2983563.2983570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01843176v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01840417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA LIST's participation to the scalable concept image annotation task of Image CLEF 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gadeski</w:t>
+                <w:t xml:space="preserve">Aggregating image and text quantized correlated components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Nhi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Popescu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference and Labs of the Evaluation Forum, CLEF 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Conference on Computer Vision and Pattern Recognition, CVPR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Las Vegas, United States. pp.2046-2054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2016.225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844059v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01843176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective training of convolutional networks using noisy Web images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lucian Ginsca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBMI 2015 : 13th International Workshop on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2015.7153607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233398v1</w:t>
+                <w:t xml:space="preserve">hal-01185757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplicate image detection in a stream of web visual data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">CEA LIST's participation to the scalable concept image annotation task of Image CLEF 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gadeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 13th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Conference and Labs of the Evaluation Forum, CLEF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841168v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective training of convolutional networks using noisy Web images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Lucian Ginsca</w:t>
+                <w:t xml:space="preserve">Duplicate image detection in a stream of web visual data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gadeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Popescu</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI 2015 : 13th International Workshop on Content-Based Multimedia Indexing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2015.7153607⟩</w:t>
+              <w:t xml:space="preserve">2015 13th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2015.7153614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185757v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA LIST Participation at TAC EDL English Diagnostic Task</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mérialdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Text Analysis Conference (TAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Gaithersburg, Maryland, USA, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858467v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Image Mining with Flickr Groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Popescu</w:t>
+                <w:t xml:space="preserve">CEA LIST Participation at TAC EDL English Diagnostic Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Phong Vo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimedia Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Text Analysis Conference (TAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gaithersburg, Maryland, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172319v1</w:t>
+                <w:t xml:space="preserve">cea-01858467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automatic evaluation of retrieval performance with large scale image collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Spyromitros-Xoufis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kompatsiaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMCommons '15 Proceedings of the 2015 Workshop on Community-Organized Multimodal Mining: Opportunities for Novel Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Unknown, Australia. pp.7-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2814815.2814819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining generic and specific information for cross-modal retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Quynh Nhi Tran</w:t>
+                <w:t xml:space="preserve">Large-Scale Image Mining with Flickr Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lucian Ginsca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR '15 Proceedings of the 5th ACM on International Conference on Multimedia Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2671188.2749348⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Multimedia Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Sydney, NSW, Australia. pp.318 - 334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14445-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01813724v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2014: Semantic Indexing and Instance Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+                <w:t xml:space="preserve">Combining generic and specific information for cross-modal retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Nhi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMR '15 Proceedings of the 5th ACM on International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shangai, China. pp.551-554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2671188.2749348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132491v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01813724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tag completion based on belief theory and neighbor voting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Znaidia</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2014: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ACM conference on International conference on multimedia retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824600v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2013: Semantic Indexing and Instance Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+                <w:t xml:space="preserve">Tag completion based on belief theory and neighbor voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Znaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. TRECVID Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd ACM conference on International conference on multimedia retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, DALLAS, United States. pp.49-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2461466.2461476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953092v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'imperfection des tags pour la classification sémantique d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Znaidia</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2013: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Proc. TRECVID Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656498v1</w:t>
+                <w:t xml:space="preserve">hal-00953092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief Theory for Large-Scale Multi-label Image Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de l'imperfection des tags pour la classification sémantique d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Znaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Belief Functions - BELIEF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Compiègne, France. pp.205-212</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825193v1</w:t>
+                <w:t xml:space="preserve">hal-00656498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal feature generation framework for semantic image classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Belief Theory for Large-Scale Multi-label Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Znaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR '12 Proceedings of the 2nd ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hong Kong, Hong Kong SAR China. pp.article n° 38</w:t>
+              <w:t xml:space="preserve">International Conference on Belief Functions - BELIEF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Compiègne, France. pp.205-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825190v1</w:t>
+                <w:t xml:space="preserve">hal-00825193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Multimodal feature generation framework for semantic image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Znaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
+              <w:t xml:space="preserve">ICMR '12 Proceedings of the 2nd ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hong Kong, Hong Kong SAR China. pp.article n° 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770258v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bag-of-multimedia-words for image classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 21st International Conference on Pattern Recognition, ICPR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.1509-1512</w:t>
+              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825187v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+                <w:t xml:space="preserve">Bag-of-multimedia-words for image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Znaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Paragios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 21st International Conference on Pattern Recognition, ICPR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.1509-1512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of images: ICA filters vs. Human Perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Paris, France. pp.251-254</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372328v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Classification of images: ICA filters vs. Human Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Paris, France. pp.251-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards the introduction of human perception in a natural scene classification system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NNSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Martigny, Switzerland. pp.385-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6038,2174 +6133,2174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable image recognition with variable number of prototypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vieru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Ferecatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable and reproducible demographic inference for fairness in face analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fournier-Montgieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Luvison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05328256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Thermal Events by Semi-Supervised Learning for Tokamak First Wall Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Staron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Allezard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Staron</w:t>
+                <w:t xml:space="preserve">cea-04099065v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-attribute balanced sampling for disentangled GAN controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Doubinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">cea-04099065v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404279v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning more universal representations for transfer-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-El-Amine Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (9), pp.2212-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2019.2913857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPU deformable part model for object recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gadeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Odabai Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-014-0447-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01820312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision-language integration using constrained local semantic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gadeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ginsca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163, pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01803830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnessing noisy Web images for deep representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong D. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ginsca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.68 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01756775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast and robust duplicate image detection on the web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gadeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (9), pp.11839-11858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-016-3619-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descripteur sémantique local contraint basé sur un descripteur RNC diversifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tamaazousti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gadeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ginsca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codage des modèles de tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Znaidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.39-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.39-63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Mid-level Image Features for Natural Scene and Texture Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.286-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2007.890635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-FindR method versus independent component analysis for lithological identification in hyperspectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (23), pp.5315-5338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160701227679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00273351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la cardinalité par navigation dans l'espace latent des GANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Doubinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04852483v1</w:t>
-              </w:r>
-[...1236 lines deleted...]
-                <w:t xml:space="preserve">insu-00273351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-shot Learning with Deep Neural Networks for Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benois-Pineau, Jenny; Zemmari, Akka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-faceted Deep Learning: Models and Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2021, 978-3-030-74477-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74478-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Classical to Generalized Zero-Shot Learning: A Simple Adaptation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioannis Kompatsiaris, Benoit Huet, Vasileios Mezaris, Cathal Gurrin, Wen-Huang Cheng, Stefanos Vrochidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MultiMedia Modeling. 25th International Conference, MMM 2019, Thessaloniki, Greece, January 8–11, 2019, Proceedings, Part II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11296, Springer Verlag, pp.465-477, 2019, Lecture Notes in Computer Science, 978-3-030-05716-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Visual Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Video Surveillance Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118577851.ch16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Image Retrieval over a Large Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Mayupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Moellic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual Information Access Evaluation II. Multimedia Experiments : 10th Workshop of the Cross-Language Evaluation Forum, CLEF 2009, Corfu, Greece, September 30 - October 2, 2009, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.177-184, 2010, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8215,114 +8310,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de scènes naturelles par Composantes Indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8390,51 +8485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BED3289"/>
+    <w:nsid w:val="79F8C802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8621,51 +8716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-borgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0520-8436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079208452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Montgieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Soumm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Luvison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05322803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biruk Abere Ambaw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Doubinsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bojko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cacheux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.01043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tamaazousti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1810.02126" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginsca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.42" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamaazousti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3078993" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gadeski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Nhi Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Nhi Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983563.2983570" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.225" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153614" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Vo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lucian Ginsca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14445-0_28" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spyromitros-Xoufis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kompatsiaris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814815.2814819" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749348" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Znaidia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461466.2461476" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372328v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Borgne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05328256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099065v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Staron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mitteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404279v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Amine Seddik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2913857" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gadeski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Odabai Fard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0447-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3619-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ginsca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.05.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5PB82XV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01756775v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D. Vo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.01.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02517375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.39-63" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-61HXC4WN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l O'Connor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.890635" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_38" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Mayupo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Moellic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-borgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0520-8436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079208452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05597967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05322803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biruk Abere Ambaw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ammar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Montgieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Soumm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Luvison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Doubinsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00536" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617237" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bojko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412727" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cacheux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.01043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tamaazousti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1810.02126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginsca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.42" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamaazousti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3078993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2017.561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gadeski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Nhi Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911996.2912009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Nhi Tran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983563.2983570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.225" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185757v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Vo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lucian Ginsca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153607" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153614" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spyromitros-Xoufis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papadopoulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kompatsiaris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814815.2814819" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14445-0_28" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671188.2749348" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Znaidia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461466.2461476" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Borgne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05328256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04099065v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Staron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mitteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404279v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-El-Amine Seddik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2019.2913857" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gadeski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Odabai Fard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0447-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ginsca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.05.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5PB82XV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01756775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D. Vo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.01.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3619-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02517375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.39-63" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-61HXC4WN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l O'Connor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.890635" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74478-6_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_38" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577851.ch16" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Mayupo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Moellic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>