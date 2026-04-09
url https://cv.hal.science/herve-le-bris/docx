--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1635,321 +1635,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic prey production index estimated from trawl survey supports the food limitation hypothesis in coastal fish nurseries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green macroalgae blooms (Ulva spp.) influence trophic ecology of juvenile flatfish differently in sandy beach nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Saulnier</w:t>
+                <w:t xml:space="preserve">Auriane Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pinsivy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nolwenn Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Fabvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106594⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.104843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611748v1</w:t>
+                <w:t xml:space="preserve">hal-02612654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green macroalgae blooms (Ulva spp.) influence trophic ecology of juvenile flatfish differently in sandy beach nurseries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Quillien</w:t>
+                <w:t xml:space="preserve">Benthic prey production index estimated from trawl survey supports the food limitation hypothesis in coastal fish nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Fabvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grall</w:t>
+                <w:t xml:space="preserve">Erwan Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Schaal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Pinsivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind’amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 154, pp.104843. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.106594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612654v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food limitation of juvenile marine fish in a coastal and estuarine nursery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,291 +2029,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach for testing the food limitation hypothesis in estuarine and coastal fish nurseries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonality in coastal macrobenthic biomass and its implications for estimating secondary production using empirical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta M Rufino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13090⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (3), pp.935-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611720v1</w:t>
+                <w:t xml:space="preserve">hal-02126943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality in coastal macrobenthic biomass and its implications for estimating secondary production using empirical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Novel approach for testing the food limitation hypothesis in estuarine and coastal fish nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Tableau</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta M Rufino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annick Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (3), pp.935-949. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 629, pp.117-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps13090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126943v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic ecology of large gadiforms in the food web of a continental shelf ecosystem</w:t>
               </w:r>
@@ -2674,278 +2674,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets and trophic niches of the main commercial fish species from the Celtic Sea</w:t>
+                <w:t xml:space="preserve">Functional roles of an engineer species for coastal benthic invertebrates and demersal fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rault</w:t>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Robert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislas. F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13470⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (15), pp.5542-5559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821650v1</w:t>
+                <w:t xml:space="preserve">hal-01608028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional roles of an engineer species for coastal benthic invertebrates and demersal fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diets and trophic niches of the main commercial fish species from the Celtic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+                <w:t xml:space="preserve">M. Denamiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas. F. Dubois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (15), pp.5542-5559. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5), pp.1449-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608028v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating feeding ecology of two anglerfish species, Lophius piscatorius and Lophius budegassa in the Celtic Sea using gut content and isotopic analyses</w:t>
               </w:r>
@@ -3078,51 +3078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of food availability on the spatial distribution of juvenile fish within soft sediment nursery habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,51 +3182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope ratios in bentho-demersal biota along a depth gradient in the Bay of Biscay: A multitrophic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,51 +3433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope and fatty acid trends along continental shelf depth gradients: Inshore versus offshore hydrological influences on benthic trophic functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,337 +3560,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphospecies and taxonomic sufficiency of benthic megafauna in scientific bottom trawl surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of isotopic trends in two coastal ecosystems of North Biscay: A multitrophic spatial gradient approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mortillaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brind'Amour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.10.015⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123130v1</w:t>
+                <w:t xml:space="preserve">hal-00942177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of isotopic trends in two coastal ecosystems of North Biscay: A multitrophic spatial gradient approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphospecies and taxonomic sufficiency of benthic megafauna in scientific bottom trawl surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Mortillaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Grall</w:t>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nerot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+                <w:t xml:space="preserve">S. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.025⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00942177v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of organic matter for flatfish juveniles in coastal and estuarine nursery grounds: A meta-analysis for the common sole (Solea solea) in contrasted systems of Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moderan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,90 +3980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of the trophic interactions between two juvenile fish species and their preys along a coastal-estuarine gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5090,431 +5090,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative hydrolysis and photolysis of four antibacterial agents (oxytetracycline oxolinic acid, flumequine and florfenicol) in deionised water, freshwater and seawater under ablotic conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
+                <w:t xml:space="preserve">Experimental approach on the selection and persistence of anti-microbial-resistant Aeromonads in faecal matter of rainbow trout during and after an oxolinic acid treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Line Morvan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raouf Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mangion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 262 (1), pp.23-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.10.014⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 273 (4), pp.416-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660414v1</w:t>
+                <w:t xml:space="preserve">hal-02666324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première partie : Outils de diagnostic et émergence des maladies infectieuses aquacoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (3), pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental approach on the selection and persistence of anti-microbial-resistant Aeromonads in faecal matter of rainbow trout during and after an oxolinic acid treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative hydrolysis and photolysis of four antibacterial agents (oxytetracycline oxolinic acid, flumequine and florfenicol) in deionised water, freshwater and seawater under ablotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 273 (4), pp.416-422. </w:t>
+              <w:t xml:space="preserve">, 2007, 262 (1), pp.23-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666324v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of three dosages of oral oxolinic acid treatment on the selection of antibiotic-resistant Aeromonas: Experimental approach in farmed trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,286 +5744,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of intestinal microbiota in rainbow trout (Oncorhynchus mykiss), with a particular attention to Aeromonas spp. as candidate indicator of antimicrobial resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey of antibiotic resistance in an integrated marine aquaculture system under oxolinic acid treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane-Gaelle Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mangion</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bouju-Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Donnay-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (3), pp.439-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00036.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655960v1</w:t>
+                <w:t xml:space="preserve">hal-02660711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of antibiotic resistance in an integrated marine aquaculture system under oxolinic acid treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variability of intestinal microbiota in rainbow trout (Oncorhynchus mykiss), with a particular attention to Aeromonas spp. as candidate indicator of antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Donnay-Moreno</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mangion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157 (12), pp.599-604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00036.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660711v1</w:t>
+                <w:t xml:space="preserve">hal-02655960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative HPLC determination and preliminary assessment of dissolved, suspended, and settled oxolinic acid from turbot farm</w:t>
               </w:r>
@@ -6061,51 +6061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Chromatographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17, pp.173-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6124,225 +6124,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination d'une rivière côtière par trois antibiotiques utilisés en pisciculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Delépée</w:t>
+                <w:t xml:space="preserve">Experimental study on the bioaccumulation of oxytetracycline and oxolinic acid by the blue mussel (Mytilus edulis). An evaluation of its ability to bio-monitor antibiotics in the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (5-6), pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2003.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670400v1</w:t>
+                <w:t xml:space="preserve">hal-02678243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the bioaccumulation of oxytetracycline and oxolinic acid by the blue mussel (Mytilus edulis). An evaluation of its ability to bio-monitor antibiotics in the marine environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de la contamination d'une rivière côtière par trois antibiotiques utilisés en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.83-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2003.08.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02678243v1</w:t>
+                <w:t xml:space="preserve">hal-02670400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotiques et organismes sentinelles dans l'environnement aquatique : aperçu d'une recherche menée à l'ENVNantes</w:t>
               </w:r>
@@ -6761,51 +6761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental aspects of drug and chemical use in aquaculture: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gaelle Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,51 +7096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83B8F6CD"/>
+    <w:nsid w:val="1A69219D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7327,51 +7327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1479-2905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074289330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Outrequin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bo&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Day" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00823-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Dunbar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Malta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes, A." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratcliff, J." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Saulnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinsivy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fabvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106670" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brind'Amour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13090" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Rufino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02651464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.03.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quillien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonsdorff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025315416002010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pawlowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denamiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kopp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas. F. Dubois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2857" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Issac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2017.08.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woillez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.12.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline N&#233;rot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01258089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWMT65G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00942177v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nerot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4053VSB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.03.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Gillikin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWNW2GCX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naviner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.03.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6C14XQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665446v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gordon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn166" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666324v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Dhaouadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naviner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSQJK2FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0X4HT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03138.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655960v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gaelle Douet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00036.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678243v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2003.08.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBSX13VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1479-2905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074289330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Outrequin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bo&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Day" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00823-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Dunbar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Malta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes, A." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratcliff, J." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fabvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104843" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Saulnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinsivy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106594" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106670" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Rufino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brind'Amour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02651464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.03.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quillien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonsdorff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025315416002010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas. F. Dubois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pawlowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denamiel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kopp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13470" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Issac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2017.08.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woillez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.12.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline N&#233;rot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01258089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWMT65G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00942177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nerot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4053VSB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.03.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Gillikin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWNW2GCX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naviner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.03.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6C14XQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665446v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gordon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn166" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Dhaouadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naviner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.034" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSQJK2FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0X4HT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03138.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gaelle Douet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00036.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2003.08.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBSX13VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>