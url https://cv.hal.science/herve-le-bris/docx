--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -182,51 +182,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1116,5181 +1116,5182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic product hydrolysates increase rearing performance in red seabream (Pagrus major), fed a low fish meal diet, in both controlled and stressed conditions: From growth to stress responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of the food of flatfish larvae: requirements, supplies and availability of essential fatty acids in coastal marine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Herault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 576, pp.739830. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (10), pp.127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-023-04263-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186310v1</w:t>
+                <w:t xml:space="preserve">hal-05597296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web structure in relation to environmental drivers across a continental shelf ecosystem</w:t>
+                <w:t xml:space="preserve">Aquatic product hydrolysates increase rearing performance in red seabream (Pagrus major), fed a low fish meal diet, in both controlled and stressed conditions: From growth to stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Walters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cresson</w:t>
+                <w:t xml:space="preserve">Mikael Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhi Gunathilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyeong-Jun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11773⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 576, pp.739830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279548v1</w:t>
+                <w:t xml:space="preserve">hal-04186310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Estuarine and Coastal Habitats Within Nursery to the Diets of Juvenile Fish in Spring and Autumn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food web structure in relation to environmental drivers across a continental shelf ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Day</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+                <w:t xml:space="preserve">Dorothée Kopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12237-020-00823-z⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (6), pp.2563-2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036684v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Integrated Multi-Trophic Aquaculture : a consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Estuarine and Coastal Habitats Within Nursery to the Diets of Juvenile Fish in Spring and Autumn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha B. Dunbar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anik Brind’amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (4), pp.1100-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-020-00823-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982663v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green macroalgae blooms (Ulva spp.) influence trophic ecology of juvenile flatfish differently in sandy beach nurseries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining Integrated Multi-Trophic Aquaculture : a consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha B. Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Malta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Jones</w:t>
+                <w:t xml:space="preserve">Hughes, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Quillien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+                <w:t xml:space="preserve">Ratcliff, J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612654v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic prey production index estimated from trawl survey supports the food limitation hypothesis in coastal fish nurseries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+                <w:t xml:space="preserve">Green macroalgae blooms (Ulva spp.) influence trophic ecology of juvenile flatfish differently in sandy beach nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Fabvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Saulnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106594⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.104843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611748v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food limitation of juvenile marine fish in a coastal and estuarine nursery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Benthic prey production index estimated from trawl survey supports the food limitation hypothesis in coastal fish nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Tableau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Lucas Pinsivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anik Brind’amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 241, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106670⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 235, pp.106594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644325v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality in coastal macrobenthic biomass and its implications for estimating secondary production using empirical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Food limitation of juvenile marine fish in a coastal and estuarine nursery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta M Rufino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind’amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (3), pp.935-949. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126943v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach for testing the food limitation hypothesis in estuarine and coastal fish nurseries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Seasonality in coastal macrobenthic biomass and its implications for estimating secondary production using empirical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta M Rufino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13090⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (3), pp.935-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611720v1</w:t>
+                <w:t xml:space="preserve">hal-02126943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of large gadiforms in the food web of a continental shelf ecosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Robert</w:t>
+                <w:t xml:space="preserve">Novel approach for testing the food limitation hypothesis in estuarine and coastal fish nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 629, pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651464v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green tides on inter- and subtidal sandy shores: differential impacts on infauna and flatfish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. C. Nordström</w:t>
+                <w:t xml:space="preserve">Trophic ecology of large gadiforms in the food web of a continental shelf ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0025315416002010⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483139v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding the river: The fate of feed-pellet-derived material escaping from land-based trout farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green tides on inter- and subtidal sandy shores: differential impacts on infauna and flatfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Nordström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonsdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.05.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.699-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0025315416002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844669v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional roles of an engineer species for coastal benthic invertebrates and demersal fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding the river: The fate of feed-pellet-derived material escaping from land-based trout farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Perdriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2857⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495, pp.172 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608028v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diets and trophic niches of the main commercial fish species from the Celtic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rault</w:t>
+                <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Robert</w:t>
+                <w:t xml:space="preserve">L. Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pawlowski</w:t>
+                <w:t xml:space="preserve">M. Denamiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (5), pp.1449-1474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfb.13470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating feeding ecology of two anglerfish species, Lophius piscatorius and Lophius budegassa in the Celtic Sea using gut content and isotopic analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional roles of an engineer species for coastal benthic invertebrates and demersal fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Issac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Robert</w:t>
+                <w:t xml:space="preserve">Stanislas. F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Webs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (15), pp.5542-5559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821440v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of food availability on the spatial distribution of juvenile fish within soft sediment nursery habitats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Brind'Amour</w:t>
+                <w:t xml:space="preserve">Investigating feeding ecology of two anglerfish species, Lophius piscatorius and Lophius budegassa in the Celtic Sea using gut content and isotopic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Woillez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111, pp.76-87. </w:t>
+              <w:t xml:space="preserve">Food Webs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.33 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2015.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558429v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope ratios in bentho-demersal biota along a depth gradient in the Bay of Biscay: A multitrophic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+                <w:t xml:space="preserve">Influence of food availability on the spatial distribution of juvenile fish within soft sediment nursery habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nérot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483199v1</w:t>
+                <w:t xml:space="preserve">hal-01558429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available Benthic Energy Coefficient (ABEC): a generic tool to estimate the food profitability in coastal fish nurseries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+                <w:t xml:space="preserve">Stable isotope ratios in bentho-demersal biota along a depth gradient in the Bay of Biscay: A multitrophic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brind'Amour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 522, pp.203-218. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.201-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453882v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope and fatty acid trends along continental shelf depth gradients: Inshore versus offshore hydrological influences on benthic trophic functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Available Benthic Energy Coefficient (ABEC): a generic tool to estimate the food profitability in coastal fish nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chouvelon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258089v1</w:t>
+                <w:t xml:space="preserve">hal-01453882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of isotopic trends in two coastal ecosystems of North Biscay: A multitrophic spatial gradient approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Isotope and fatty acid trends along continental shelf depth gradients: Inshore versus offshore hydrological influences on benthic trophic functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Perdriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.025⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138 (A), pp.158-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942177v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphospecies and taxonomic sufficiency of benthic megafauna in scientific bottom trawl surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Comparative study of isotopic trends in two coastal ecosystems of North Biscay: A multitrophic spatial gradient approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mortillaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brind'Amour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.10.015⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123130v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of organic matter for flatfish juveniles in coastal and estuarine nursery grounds: A meta-analysis for the common sole (Solea solea) in contrasted systems of Western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+                <w:t xml:space="preserve">Morphospecies and taxonomic sufficiency of benthic megafauna in scientific bottom trawl surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moderan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Nicolas</w:t>
+                <w:t xml:space="preserve">A. Foveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2012.05.003⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813992v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of the trophic interactions between two juvenile fish species and their preys along a coastal-estuarine gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+                <w:t xml:space="preserve">Sources of organic matter for flatfish juveniles in coastal and estuarine nursery grounds: A meta-analysis for the common sole (Solea solea) in contrasted systems of Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moderan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaunee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Grimaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 81, pp.40-48. </w:t>
+              <w:t xml:space="preserve">, 2013, 75, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833908v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of juvenile flatfish in a coastal nursery ground: contributions of intertidal primary production and freshwater particulate organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial analysis of the trophic interactions between two juvenile fish species and their preys along a coastal-estuarine gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kostecki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps09563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840410v1</w:t>
+                <w:t xml:space="preserve">hal-00833908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic ecology of juvenile flatfish in a coastal nursery ground: contributions of intertidal primary production and freshwater particulate organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kostecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guilpart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Marle</w:t>
+                <w:t xml:space="preserve">J. Lanshere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 449 (449), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00840411v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope variations in benthic filter feeders across a large depth gradient on the continental shelf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+                <w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.11.004⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (23), pp.356-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660783v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance of Aeromonas spp. isolated from the growth pond to the commercial product in a rainbow trout farm following a flumequine treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Mangion</w:t>
+                <w:t xml:space="preserve">Stable isotope variations in benthic filter feeders across a large depth gradient on the continental shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paul Gillikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.03.006⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (1), pp.228-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808028v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of an estuarine nursery ground: the spatio-temporal relationship between the river flow and the food web of the juvenile common sole (Solea solea, L.) as revealed by stable isotopes analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Huteau</w:t>
+                <w:t xml:space="preserve">Antimicrobial resistance of Aeromonas spp. isolated from the growth pond to the commercial product in a rainbow trout farm following a flumequine treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mangion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.006⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 315 (3-4), pp.236-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729483v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of water, sediment, and plants for the monitoring of antibiotics: a case study on a river dedicated to fish farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of an estuarine nursery ground: the spatio-temporal relationship between the river flow and the food web of the juvenile common sole (Solea solea, L.) as revealed by stable isotopes analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kostecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Pouliquen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
+                <w:t xml:space="preserve">D. Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/08-238.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (1-2), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660500v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete sequence of the floR-carrying multiresistance plasmid pAB5S9 from freshwater Aeromonas bestiarum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bouju-Albert</w:t>
+                <w:t xml:space="preserve">Comparison of water, sediment, and plants for the monitoring of antibiotics: a case study on a river dedicated to fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkn166⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.496-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/08-238.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665446v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental approach on the selection and persistence of anti-microbial-resistant Aeromonads in faecal matter of rainbow trout during and after an oxolinic acid treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+                <w:t xml:space="preserve">Complete sequence of the floR-carrying multiresistance plasmid pAB5S9 from freshwater Aeromonas bestiarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cloeckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf Dhaouadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mangion</w:t>
+                <w:t xml:space="preserve">Agnès Bouju-Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.10.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (1), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkn166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666324v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première partie : Outils de diagnostic et émergence des maladies infectieuses aquacoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Renault</w:t>
+                <w:t xml:space="preserve">Comparative hydrolysis and photolysis of four antibacterial agents (oxytetracycline oxolinic acid, flumequine and florfenicol) in deionised water, freshwater and seawater under ablotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 262 (1), pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667572v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative hydrolysis and photolysis of four antibacterial agents (oxytetracycline oxolinic acid, flumequine and florfenicol) in deionised water, freshwater and seawater under ablotic conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
+                <w:t xml:space="preserve">Experimental approach on the selection and persistence of anti-microbial-resistant Aeromonads in faecal matter of rainbow trout during and after an oxolinic acid treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Dhaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Line Morvan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mangion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 262 (1), pp.23-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.10.014⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 273 (4), pp.416-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660414v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of three dosages of oral oxolinic acid treatment on the selection of antibiotic-resistant Aeromonas: Experimental approach in farmed trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Thorin</w:t>
+                <w:t xml:space="preserve">Première partie : Outils de diagnostic et émergence des maladies infectieuses aquacoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.03.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02659741v1</w:t>
+                <w:t xml:space="preserve">hal-02667572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance survey in a river receiving effluents from freshwater fish farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Effects of three dosages of oral oxolinic acid treatment on the selection of antibiotic-resistant Aeromonas: Experimental approach in farmed trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bouju-Albert</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2006.03138.x⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 269 (1-4), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664201v1</w:t>
+                <w:t xml:space="preserve">hal-02659741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of antibiotic resistance in an integrated marine aquaculture system under oxolinic acid treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial resistance survey in a river receiving effluents from freshwater fish farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane-Gaelle Douet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Françoise Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bouju-Albert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Donnay-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00036.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (4), pp.1167-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2006.03138.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660711v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of intestinal microbiota in rainbow trout (Oncorhynchus mykiss), with a particular attention to Aeromonas spp. as candidate indicator of antimicrobial resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Survey of antibiotic resistance in an integrated marine aquaculture system under oxolinic acid treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane-Gaelle Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mangion</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bouju-Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Donnay-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (3), pp.439-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00036.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655960v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative HPLC determination and preliminary assessment of dissolved, suspended, and settled oxolinic acid from turbot farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+                <w:t xml:space="preserve">Seasonal variability of intestinal microbiota in rainbow trout (Oncorhynchus mykiss), with a particular attention to Aeromonas spp. as candidate indicator of antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mangion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chromatographica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17, pp.173-187</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157 (12), pp.599-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653176v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the bioaccumulation of oxytetracycline and oxolinic acid by the blue mussel (Mytilus edulis). An evaluation of its ability to bio-monitor antibiotics in the marine environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative HPLC determination and preliminary assessment of dissolved, suspended, and settled oxolinic acid from turbot farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Chromatographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.173-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02678243v1</w:t>
+                <w:t xml:space="preserve">hal-02653176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la contamination d'une rivière côtière par trois antibiotiques utilisés en pisciculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6322,327 +6323,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotiques et organismes sentinelles dans l'environnement aquatique : aperçu d'une recherche menée à l'ENVNantes</w:t>
+                <w:t xml:space="preserve">Experimental study on the bioaccumulation of oxytetracycline and oxolinic acid by the blue mussel (Mytilus edulis). An evaluation of its ability to bio-monitor antibiotics in the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquafilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (5-6), pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2003.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671377v1</w:t>
+                <w:t xml:space="preserve">hal-02678243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bryophyte Fontinalis antipyretica Hedw. bioaccumulates oxytetracycline, flumequine and oxolinic acid in the freshwater environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Antibiotiques et organismes sentinelles dans l'environnement aquatique : aperçu d'une recherche menée à l'ENVNantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquafilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.6-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02683395v1</w:t>
+                <w:t xml:space="preserve">hal-02671377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The bryophyte Fontinalis antipyretica Hedw. bioaccumulates oxytetracycline, flumequine and oxolinic acid in the freshwater environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 322 (1-3), pp.243-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The freshwater moss Fontinalis antipyretica bioaccumulates oxolinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6652,219 +6756,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition et sensibilité aux xénobiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental aspects of drug and chemical use in aquaculture: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gaelle Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The use of veterinary drugs and vaccines in Mediterranean aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, CIHEAM, 2009, Options Méditerranéennes : Série A. Séminaires Méditerranéens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6874,51 +6978,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrimp Hydrolysate-Based Palatability Enhancer: A Circular Economy and Cost-Effective Strategy to Reduce Fish in Fish Out Ratio in Marine Fish Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6940,95 +7044,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyeong‐jun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7096,51 +7200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A69219D"/>
+    <w:nsid w:val="7ECD757E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7327,51 +7431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1479-2905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074289330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Outrequin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bo&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Day" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00823-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Dunbar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Malta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes, A." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratcliff, J." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fabvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104843" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Saulnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinsivy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106594" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106670" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Rufino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brind'Amour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02651464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.03.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quillien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonsdorff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025315416002010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas. F. Dubois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pawlowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denamiel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kopp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13470" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Issac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2017.08.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woillez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.12.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline N&#233;rot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01258089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWMT65G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00942177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nerot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4053VSB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.03.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Gillikin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWNW2GCX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naviner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.03.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6C14XQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665446v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gordon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn166" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Dhaouadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naviner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.034" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSQJK2FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0X4HT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03138.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gaelle Douet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00036.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2003.08.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBSX13VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1479-2905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074289330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Outrequin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bo&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05597296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04263-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Day" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00823-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Dunbar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Malta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes, A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratcliff, J." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fabvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Saulnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinsivy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Rufino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brind'Amour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02651464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.03.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quillien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonsdorff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025315416002010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pawlowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denamiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kopp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13470" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas. F. Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2857" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Issac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2017.08.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woillez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.12.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline N&#233;rot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01258089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWMT65G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00942177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nerot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4053VSB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.03.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nerot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Gillikin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.11.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWNW2GCX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naviner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.03.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6C14XQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gordon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Dhaouadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naviner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.034" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSQJK2FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659741v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0X4HT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03138.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660711v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gaelle Douet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00036.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655960v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2003.08.018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBSX13VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>