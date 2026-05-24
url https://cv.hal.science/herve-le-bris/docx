--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -982,265 +982,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing food limitation for marine juvenile fishes in coastal nurseries using a bioenergetic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of the food of flatfish larvae: requirements, supplies and availability of essential fatty acids in coastal marine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lefebvre Du Prey</w:t>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110419⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (10), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-023-04263-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195323v1</w:t>
+                <w:t xml:space="preserve">hal-05597296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of the food of flatfish larvae: requirements, supplies and availability of essential fatty acids in coastal marine areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing food limitation for marine juvenile fishes in coastal nurseries using a bioenergetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lefebvre Du Prey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170 (10), pp.127. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 482, pp.110419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-023-04263-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05597296v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic product hydrolysates increase rearing performance in red seabream (Pagrus major), fed a low fish meal diet, in both controlled and stressed conditions: From growth to stress responses</w:t>
               </w:r>
@@ -1739,321 +1739,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green macroalgae blooms (Ulva spp.) influence trophic ecology of juvenile flatfish differently in sandy beach nurseries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic prey production index estimated from trawl survey supports the food limitation hypothesis in coastal fish nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Jones</w:t>
+                <w:t xml:space="preserve">Erwan Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Quillien</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Pinsivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind’amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104843⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.106594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612654v1</w:t>
+                <w:t xml:space="preserve">hal-02611748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic prey production index estimated from trawl survey supports the food limitation hypothesis in coastal fish nurseries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+                <w:t xml:space="preserve">Green macroalgae blooms (Ulva spp.) influence trophic ecology of juvenile flatfish differently in sandy beach nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Saulnier</w:t>
+                <w:t xml:space="preserve">Axel Fabvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pinsivy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 235, pp.106594. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.104843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611748v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food limitation of juvenile marine fish in a coastal and estuarine nursery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,51 +2139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality in coastal macrobenthic biomass and its implications for estimating secondary production using empirical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,278 +2778,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets and trophic niches of the main commercial fish species from the Celtic Sea</w:t>
+                <w:t xml:space="preserve">Functional roles of an engineer species for coastal benthic invertebrates and demersal fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rault</w:t>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Robert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislas. F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13470⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (15), pp.5542-5559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821650v1</w:t>
+                <w:t xml:space="preserve">hal-01608028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional roles of an engineer species for coastal benthic invertebrates and demersal fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diets and trophic niches of the main commercial fish species from the Celtic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+                <w:t xml:space="preserve">M. Denamiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas. F. Dubois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (15), pp.5542-5559. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5), pp.1449-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608028v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating feeding ecology of two anglerfish species, Lophius piscatorius and Lophius budegassa in the Celtic Sea using gut content and isotopic analyses</w:t>
               </w:r>
@@ -3286,51 +3286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope ratios in bentho-demersal biota along a depth gradient in the Bay of Biscay: A multitrophic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,51 +3537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope and fatty acid trends along continental shelf depth gradients: Inshore versus offshore hydrological influences on benthic trophic functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,51 +3683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of isotopic trends in two coastal ecosystems of North Biscay: A multitrophic spatial gradient approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mortillaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of the trophic interactions between two juvenile fish species and their preys along a coastal-estuarine gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,319 +4342,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t>
+                <w:t xml:space="preserve">Stable isotope variations in benthic filter feeders across a large depth gradient on the continental shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guilpart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Caroline Nerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">David Paul Gillikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Caquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Marle</w:t>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (1), pp.228-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840411v1</w:t>
+                <w:t xml:space="preserve">hal-00660783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope variations in benthic filter feeders across a large depth gradient on the continental shelf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of benthic invertebrate community and water quality analyses to assess ecological consequences of fish farm effluents in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nerot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grall</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Paul Gillikin</w:t>
+                <w:t xml:space="preserve">T. Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+                <w:t xml:space="preserve">M. Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 96 (1), pp.228-235. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (23), pp.356-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660783v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial resistance of Aeromonas spp. isolated from the growth pond to the commercial product in a rainbow trout farm following a flumequine treatment</w:t>
               </w:r>
@@ -6228,225 +6228,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination d'une rivière côtière par trois antibiotiques utilisés en pisciculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Delépée</w:t>
+                <w:t xml:space="preserve">Experimental study on the bioaccumulation of oxytetracycline and oxolinic acid by the blue mussel (Mytilus edulis). An evaluation of its ability to bio-monitor antibiotics in the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (5-6), pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2003.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670400v1</w:t>
+                <w:t xml:space="preserve">hal-02678243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the bioaccumulation of oxytetracycline and oxolinic acid by the blue mussel (Mytilus edulis). An evaluation of its ability to bio-monitor antibiotics in the marine environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de la contamination d'une rivière côtière par trois antibiotiques utilisés en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.83-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2003.08.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02678243v1</w:t>
+                <w:t xml:space="preserve">hal-02670400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotiques et organismes sentinelles dans l'environnement aquatique : aperçu d'une recherche menée à l'ENVNantes</w:t>
               </w:r>
@@ -7200,51 +7200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ECD757E"/>
+    <w:nsid w:val="6480CD50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7431,51 +7431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1479-2905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074289330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Outrequin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bo&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05597296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04263-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Day" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00823-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Dunbar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Malta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes, A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratcliff, J." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fabvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Saulnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinsivy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Rufino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brind'Amour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02651464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.03.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quillien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonsdorff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025315416002010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pawlowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denamiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kopp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13470" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas. F. Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2857" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Issac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2017.08.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woillez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.12.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline N&#233;rot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01258089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWMT65G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00942177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nerot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4053VSB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.03.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nerot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Gillikin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.11.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWNW2GCX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naviner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.03.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6C14XQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gordon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Dhaouadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naviner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.034" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSQJK2FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659741v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0X4HT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03138.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660711v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gaelle Douet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00036.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655960v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2003.08.018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBSX13VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-le-bris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1479-2905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074289330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Husset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Goyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Outrequin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2025.104088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Du Pontavice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bo&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05597296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04263-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Kopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03036684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Day" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00823-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Dunbar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Malta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes, A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratcliff, J." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Saulnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinsivy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02612654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fabvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02126943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Rufino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brind'Amour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02651464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.03.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quillien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonsdorff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0025315416002010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01844669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilpart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perdriau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas. F. Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2857" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pawlowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denamiel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kopp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13470" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Issac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pawlowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2017.08.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woillez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.12.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline N&#233;rot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.10.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01258089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chouvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKWMT65G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00942177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mortillaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nerot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4053VSB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moderan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaunee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.05.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.03.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanshere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09563" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Gillikin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.11.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWNW2GCX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilpart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZPS8BHL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naviner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.03.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6C14XQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gordon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwarz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkn166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Dhaouadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naviner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mangion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.10.034" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSQJK2FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659741v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.03.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0X4HT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03138.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660711v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gaelle Douet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00036.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655960v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2003.08.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBSX13VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>