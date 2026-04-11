--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé LE HIR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION Research Director, 1st class - CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head of IBENS section &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Genomics</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group leader, team &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of eukaryotic mRNAs</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Biologie de l’Ecole Normale Supérieure (IBENS)–</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR8197-U1024. 46 rue d’Ulm, 75005, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2006 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Paris-Sud Orsay (Paris 11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD, Molecular Biology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Paris Diderot (Paris 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master (B.A.) Biochemistry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UPMC (Paris 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2009 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2014, 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rime d’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ncadrement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">octoral et de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">echerche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Group leader of the team &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of eukaryotic mRNAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IBENS – Section 2, Functional Genomics – Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  CR2/1 CNRS in the group of Dr. Bertrand Séraphin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGM – CNRS UPR2167 – 91190 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Post-doctoral fellow in the lgroups of Dr. Lynne Maquat (Roswell Park Cancer Institute / Buffalo USA) and of Pr. Melissa J. Moore (HHMI / Brandeis University, MA. USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Ph.D. (PI: Dr. Claude Thermes) – University Paris 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGM – CNRS UPR2167 – 91190 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNDING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – spEJCificity (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CleaNMD (Partner, coordinator Alain Jacquier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – DifferEJnCe (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (Partner, coordinator Stephan Vagner)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Recherche contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 Marie Curie Initial Training Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « RNPnet »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation P.G. de Gennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Partner)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – EJCbirth (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equipe FRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Nouvelle Equipe FRM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligue Nationale Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Explore EJC (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – L’EJC (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.C.I. Jeunes Chercheurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Berkeley Fund</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 Researcher (CR INSERM, J. Saulière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 PhD students (B. Marchadier, PE Chazal, R. Mishra, J. Kanaan, V. Busetto, J. Paternina)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 Post-docs (C. Barrandon, F. Fiorini, Z. Wang, E. Marquenet, O.S. Kwon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 Engineers (F. Bonneau, V. Murigneux, L. Bastianelli, R. Servignat d’Aout, R. Hocq, Q.Alasseur, J. Paternina) 1 technician CNRS (I. Barbosa).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 Master students</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: Master in Genetics, UPMC (3h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: ENS L3 Chimie (2h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: ENS Master in Genetics, UPMC (3h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014: PhD program, Wellcome Trust Centre for Cell Biology, Edinburgh, UK (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014: PhD program, FMI, Basel, Switzerland (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012: PhD program, University Toulouse (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017: Co-organizer and teaching: International course Curie-ENS “Posttranscriptional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gene regulation” (2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer review and expertise activity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Reviewer for several journals including: Cell; Nature; Nature Structural & Molecular Biology; Genes & Development; EMBO Journal; Journal of Cell Biology; Nucleic Acids Research; P.N.A.S.; Cell Report.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Reviewer for several grant agencies including: ERC; Wellcome Trust; ANR; Ligue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">contre le Cancer; Foreign agencies (Denmark, Poland, Israel, etc…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Since 2013: Member executive council doctoral school “Complexité du Vivant” – University UPMC (Paris 6).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Since 2015: Member scientifc council “Ligue Grand Est”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013-2016: Member scientifc council “Fondation Pierre-Gilles de Gennes”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2014: Vice-President ANR committee CES10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016: Member ANR committee CES12 • 2017-2020: President ANR committee CES12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELECTED PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanaan Hocq R, Paternina J, Alasseur Q, Genovesio A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Monitored eCLIP: high accuracy mapping of RNA-protein interactions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2018 Nov;46(21):11553-11565.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanaan J, Raj S, Decourty L, Saveanu C, Croquette V, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) UPF1-like helicase grip on nucleic acids dictates processivity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2018 Sep;14(9):3752.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulière J, Wang Z. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) The exon junction complex as a node of postranscriptional networks. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Review in Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2016 Jan;17(1):41-54.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiorini F, Bagchi D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H*</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Croquette V*. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Jul 3;6:7581. *</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corresponding authors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wang Z, Murigneux V, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Transcriptome-wide modulation of splicing by the Exon Junction Complex. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 15(12):551.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chazal PE, Daguenet E, Wendling C, Ulrycke N, Tomasetto C, Sargueil B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). EJC core component MLN51 interacts with eIF3 and activates translation. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.N.A.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 110(15):5903-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulière J, Murigneux V, Wang Z, Marquenet E, Barbosa I, Le Tonquèze O, Audic Y, Paillard L, Roest Crollius H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). CLIP-seq of eIF4AIII reveals transcriptome-wide mapping of the human exon junction complex. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19(11):1124-31.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbosa I, Haque N, Fiorini F, Barrandon C, Tomasetto C, Blanchette M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Human CWC22 escorts the helicase eIF4AIII to spliceosomes and promotes exon junction complex assembly. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19(10):983-90.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chakrabarti S, Jayachandran U, Bonneau F, Fiorini F, Basquin C, Domcke S, Le Hir H, Conti E. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Molecular Mechanisms for the RNA-Dependent ATPase Activity of Upf1 and Its Regulation by Upf2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 41(6):682-692.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulière J, Haque N, Harms S, Barbosa I, Blanchette M, Le Hir H. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The exon junction complex differentially marks spliced junctions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 17(10):1269-71.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir H, Séraphin B. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). EJCs at the heart of translational control. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 133(2):213-6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamieh H, Ballut L, Bonneau F, Le Hir H. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). NMD factors UPF2 and UPF3 bridge UPF1 to the exon junction complex and stimulate its RNA helicase activity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 15(1):85-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andersen CB*, Ballut L*, Johansen JS, Chamieh H, Nielsen KH, Oliveira CL, Pedersen JS, Seraphin B, Le Hir H#, Andersen GR#. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Structure of the Exon Junction Core Complex with a Trapped DEAD-Box ATPase Bound to RNA. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 313:1968-1972.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut L, Marchadier B, Baguet A, Tomasetto C, Séraphin B, Le Hir H. (2005). The Exon-Junction complex is locked onto mRNA by inhibition of eIF4A3 ATPase activity. Nature Structural and Molecular Biology 12(10):861-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir, H., Gatfield, D., Izaurralde, E. & Moore, M.J. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The exon-exon junction complex provides a binding platform for factors involved in mRNA export and NMD. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 20 (17):4987-4997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir, H., Izaurralde, E., Maquat, L.E. & Moore, M.J. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The spliceosome deposits multiple proteins 20-24 nucleotides upstream of mRNA exon-exon junctions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19 (24):6860-6869.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-translational determination of quaternary structures in chaperone factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floric Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Normanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1978. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-68687-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA anchoring of Upf1 facilitates recruitment of Dcp2 in the NMD decapping complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Auquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gaudon-Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf160. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysome sorting controls mRNA localization and protein fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcb.2025.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-level Cdkn1c/p57kip2 expression in spinal progenitors drives the transition from proliferative to neurogenic modes of division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosette Goïame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-025-00653-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical inhibition of exon junction complex assembly impairs mRNA localization and neural stem cells ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Faucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (51), pp.gkaf1200. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nmd4-Upf1 complex supports conservation of the nonsense-mediated mRNA decay pathway between yeast and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (9), pp.e3002821. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon-junction complex association with stalled ribosomes and slow translation-independent disassembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bensaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Dikstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-48371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of m6A from splice-site proximal regions by the exon junction complex dictates m6A topologies and mRNA stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronit Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (2), pp.237-251.e7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2022.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive mapping of exon junction complex binding sites reveals universal EJC deposition in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Paternina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schraga Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.246. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-023-01749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon junction complex dependent mRNA localization is linked to centrosome organization during ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21590-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382897v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for AKT1 in nonsense-mediated mRNA decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Salomé-Desnoulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (19), pp.11022-11037. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkab882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into CWC27/CWC22 heterodimer linking the exon junction complex to spliceosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émelie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (10), pp.5670-5683. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Protein-mRNA Localization Screen Reveals Compartmentalized Translation and Widespread Co-translational RNA Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Chouaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (6), pp.773 - 791.e5. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2020.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02925687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into CWC27/CWC22 heterodimer linking the exon junction complex to spliceosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emélie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (10), pp.5670-5683. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02862504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBP3 positively impacts mRNA biogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Iasillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Molloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (18), pp.10413-10427. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsense‐mediated mRNA decay involves two distinct Upf1‐bound complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.e99278. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201899278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01889054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTLV-1 Tax plugs and freezes UPF1 helicase leading to nonsense-mediated mRNA decay inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon Junction Complexes can have distinct functional flavours to regulate specific splicing events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9509. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27826-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitored eCLIP: high accuracy mapping of RNA-protein interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Paternina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (21), pp.11553-11565. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPF1-like helicase grip on nucleic acids dictates processivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3752. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06313-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved structural element in the RNA helicase UPF1 regulates its catalytic activity in an isoform-specific manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeera Gowravaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent D Maciej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (5), pp.2648 - 2659. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic study of helicases with magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Hodeib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjani Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1314-1336. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.3187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjani Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7581. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight intramolecular regulation of the human Upf1 helicase by its N- and C-terminal domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boudvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp.2404-2415. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EJC core component MLN51 interacts with eIF3 and activates translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (15), pp.5903-5908. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1218732110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIP-seq of eIF4AIII reveals transcriptome-wide mapping of the human exon junction complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emélie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (11), pp.1124-31. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perispeckles are major assembly sites for the exon junction core complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Degot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (9), pp.1765-1782. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E12-01-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human CWC22 escorts the helicase eIF4AIII to spliceosomes and promotes exon junction complex assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (10), pp.983-990. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human T-Lymphotropic Virus Type 1 Tax Protein Inhibits Nonsense-Mediated mRNA Decay by Interacting with INT6/EIF3E and UPF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Neusiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (14), pp.7530-7543. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.07021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms for the RNA-Dependent ATPase Activity of Upf1 and Its Regulation by Upf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutapa Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (6), pp.693-703. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2011.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMD factors UPF2 and UPF3 bridge UPF1 to the exon junction complex and stimulate its RNA helicase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.85-93. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buchet-Poyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (4), pp.1289-300. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exon-junction-complex-component metastatic lymph node 51 functions in stress-granule assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Degot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (Pt 16), pp.2774-84. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.009225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the exon junction core complex with a trapped DEAD-box ATPase bound to RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian B F Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5795), pp.1968-72. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1131981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exon junction core complex is locked onto RNA by inhibition of eIF4AIII ATPase activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (10), pp.861-9. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of GFRα1 receptor splicing variants with different biochemical properties is modulated during kidney development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Incoronato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Di Porzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (12), pp.1425-1434. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2004.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5′-End RET Splicing: Absence of Variants in Normal Tissues and Intron Retention in Pheochromocytomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio de Franciscis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000065725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Expression of the RET9 and RET51 Isoforms in Human Pheochromocytomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Paule Gimenez-Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 58 (4), pp.311-318. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecule imaging reveals a conserved family of centrosomal mRNAs and a novel translation-dependent localization mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ASCB Annual Meeting - Cell Bio Virtual 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Washington (DC), United States. , Molecular Biology of the Cell, 34 (2), pp.B298/P1290, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to study helicases using magnetic tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helicase Enzymes Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.359-403, 2022, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2022.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Characterization of the RNA Helicase UPF1 Involved in Nonsense-Mediated mRNA Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA helicases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-274, 2012, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396546-2.00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical insights into the conserved interactions of NMD factors from budding yeast to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical inhibition of Exon Junction Complex assembly impairs mRNA localization and neural stem cells ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Faucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A localization screen reveals translation factories and widespread co-translational RNA targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Chouaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02873144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé LE HIR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION Research Director, 1st class - CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head of IBENS section &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Genomics</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group leader, team &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of eukaryotic mRNAs</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Biologie de l’Ecole Normale Supérieure (IBENS)–</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR8197-U1024. 46 rue d’Ulm, 75005, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2006 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Paris-Sud Orsay (Paris 11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD, Molecular Biology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Paris Diderot (Paris 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master (B.A.) Biochemistry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UPMC (Paris 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2009 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2014, 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rime d’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ncadrement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">octoral et de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">echerche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Group leader of the team &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of eukaryotic mRNAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IBENS – Section 2, Functional Genomics – Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  CR2/1 CNRS in the group of Dr. Bertrand Séraphin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGM – CNRS UPR2167 – 91190 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Post-doctoral fellow in the lgroups of Dr. Lynne Maquat (Roswell Park Cancer Institute / Buffalo USA) and of Pr. Melissa J. Moore (HHMI / Brandeis University, MA. USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Ph.D. (PI: Dr. Claude Thermes) – University Paris 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGM – CNRS UPR2167 – 91190 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNDING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – spEJCificity (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CleaNMD (Partner, coordinator Alain Jacquier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – DifferEJnCe (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (Partner, coordinator Stephan Vagner)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Recherche contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 Marie Curie Initial Training Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « RNPnet »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation P.G. de Gennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Partner)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – EJCbirth (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equipe FRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Nouvelle Equipe FRM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligue Nationale Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Explore EJC (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – L’EJC (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.C.I. Jeunes Chercheurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Berkeley Fund</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 Researcher (CR INSERM, J. Saulière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 PhD students (B. Marchadier, PE Chazal, R. Mishra, J. Kanaan, V. Busetto, J. Paternina)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 Post-docs (C. Barrandon, F. Fiorini, Z. Wang, E. Marquenet, O.S. Kwon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 Engineers (F. Bonneau, V. Murigneux, L. Bastianelli, R. Servignat d’Aout, R. Hocq, Q.Alasseur, J. Paternina) 1 technician CNRS (I. Barbosa).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 Master students</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: Master in Genetics, UPMC (3h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: ENS L3 Chimie (2h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: ENS Master in Genetics, UPMC (3h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014: PhD program, Wellcome Trust Centre for Cell Biology, Edinburgh, UK (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014: PhD program, FMI, Basel, Switzerland (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012: PhD program, University Toulouse (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017: Co-organizer and teaching: International course Curie-ENS “Posttranscriptional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gene regulation” (2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer review and expertise activity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Reviewer for several journals including: Cell; Nature; Nature Structural & Molecular Biology; Genes & Development; EMBO Journal; Journal of Cell Biology; Nucleic Acids Research; P.N.A.S.; Cell Report.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Reviewer for several grant agencies including: ERC; Wellcome Trust; ANR; Ligue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">contre le Cancer; Foreign agencies (Denmark, Poland, Israel, etc…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Since 2013: Member executive council doctoral school “Complexité du Vivant” – University UPMC (Paris 6).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Since 2015: Member scientifc council “Ligue Grand Est”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013-2016: Member scientifc council “Fondation Pierre-Gilles de Gennes”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2014: Vice-President ANR committee CES10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016: Member ANR committee CES12 • 2017-2020: President ANR committee CES12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELECTED PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanaan Hocq R, Paternina J, Alasseur Q, Genovesio A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Monitored eCLIP: high accuracy mapping of RNA-protein interactions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2018 Nov;46(21):11553-11565.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanaan J, Raj S, Decourty L, Saveanu C, Croquette V, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) UPF1-like helicase grip on nucleic acids dictates processivity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2018 Sep;14(9):3752.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulière J, Wang Z. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) The exon junction complex as a node of postranscriptional networks. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Review in Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2016 Jan;17(1):41-54.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiorini F, Bagchi D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H*</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Croquette V*. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Jul 3;6:7581. *</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corresponding authors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wang Z, Murigneux V, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Transcriptome-wide modulation of splicing by the Exon Junction Complex. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 15(12):551.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chazal PE, Daguenet E, Wendling C, Ulrycke N, Tomasetto C, Sargueil B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). EJC core component MLN51 interacts with eIF3 and activates translation. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.N.A.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 110(15):5903-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulière J, Murigneux V, Wang Z, Marquenet E, Barbosa I, Le Tonquèze O, Audic Y, Paillard L, Roest Crollius H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). CLIP-seq of eIF4AIII reveals transcriptome-wide mapping of the human exon junction complex. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19(11):1124-31.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbosa I, Haque N, Fiorini F, Barrandon C, Tomasetto C, Blanchette M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Human CWC22 escorts the helicase eIF4AIII to spliceosomes and promotes exon junction complex assembly. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19(10):983-90.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chakrabarti S, Jayachandran U, Bonneau F, Fiorini F, Basquin C, Domcke S, Le Hir H, Conti E. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Molecular Mechanisms for the RNA-Dependent ATPase Activity of Upf1 and Its Regulation by Upf2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 41(6):682-692.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulière J, Haque N, Harms S, Barbosa I, Blanchette M, Le Hir H. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The exon junction complex differentially marks spliced junctions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 17(10):1269-71.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir H, Séraphin B. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). EJCs at the heart of translational control. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 133(2):213-6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamieh H, Ballut L, Bonneau F, Le Hir H. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). NMD factors UPF2 and UPF3 bridge UPF1 to the exon junction complex and stimulate its RNA helicase activity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 15(1):85-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andersen CB*, Ballut L*, Johansen JS, Chamieh H, Nielsen KH, Oliveira CL, Pedersen JS, Seraphin B, Le Hir H#, Andersen GR#. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Structure of the Exon Junction Core Complex with a Trapped DEAD-Box ATPase Bound to RNA. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 313:1968-1972.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut L, Marchadier B, Baguet A, Tomasetto C, Séraphin B, Le Hir H. (2005). The Exon-Junction complex is locked onto mRNA by inhibition of eIF4A3 ATPase activity. Nature Structural and Molecular Biology 12(10):861-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir, H., Gatfield, D., Izaurralde, E. & Moore, M.J. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The exon-exon junction complex provides a binding platform for factors involved in mRNA export and NMD. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 20 (17):4987-4997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir, H., Izaurralde, E., Maquat, L.E. & Moore, M.J. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The spliceosome deposits multiple proteins 20-24 nucleotides upstream of mRNA exon-exon junctions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19 (24):6860-6869.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-translational determination of quaternary structures in chaperone factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floric Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Normanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1978. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-68687-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical inhibition of exon junction complex assembly impairs mRNA localization and neural stem cells ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Faucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (51), pp.gkaf1200. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-level Cdkn1c/p57kip2 expression in spinal progenitors drives the transition from proliferative to neurogenic modes of division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosette Goïame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-025-00653-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysome sorting controls mRNA localization and protein fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcb.2025.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA anchoring of Upf1 facilitates recruitment of Dcp2 in the NMD decapping complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Auquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gaudon-Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf160. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nmd4-Upf1 complex supports conservation of the nonsense-mediated mRNA decay pathway between yeast and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (9), pp.e3002821. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon-junction complex association with stalled ribosomes and slow translation-independent disassembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bensaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Dikstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-48371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of m6A from splice-site proximal regions by the exon junction complex dictates m6A topologies and mRNA stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronit Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (2), pp.237-251.e7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2022.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive mapping of exon junction complex binding sites reveals universal EJC deposition in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Paternina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schraga Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.246. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-023-01749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon junction complex dependent mRNA localization is linked to centrosome organization during ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21590-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382897v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for AKT1 in nonsense-mediated mRNA decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Salomé-Desnoulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (19), pp.11022-11037. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkab882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Protein-mRNA Localization Screen Reveals Compartmentalized Translation and Widespread Co-translational RNA Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Chouaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (6), pp.773 - 791.e5. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2020.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02925687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into CWC27/CWC22 heterodimer linking the exon junction complex to spliceosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emélie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (10), pp.5670-5683. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02862504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into CWC27/CWC22 heterodimer linking the exon junction complex to spliceosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émelie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (10), pp.5670-5683. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBP3 positively impacts mRNA biogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Iasillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Molloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (18), pp.10413-10427. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitored eCLIP: high accuracy mapping of RNA-protein interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Paternina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (21), pp.11553-11565. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPF1-like helicase grip on nucleic acids dictates processivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3752. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06313-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon Junction Complexes can have distinct functional flavours to regulate specific splicing events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9509. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27826-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTLV-1 Tax plugs and freezes UPF1 helicase leading to nonsense-mediated mRNA decay inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved structural element in the RNA helicase UPF1 regulates its catalytic activity in an isoform-specific manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeera Gowravaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent D Maciej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (5), pp.2648 - 2659. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsense‐mediated mRNA decay involves two distinct Upf1‐bound complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.e99278. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201899278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01889054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic study of helicases with magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Hodeib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjani Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1314-1336. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.3187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjani Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7581. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight intramolecular regulation of the human Upf1 helicase by its N- and C-terminal domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boudvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp.2404-2415. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EJC core component MLN51 interacts with eIF3 and activates translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (15), pp.5903-5908. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1218732110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human CWC22 escorts the helicase eIF4AIII to spliceosomes and promotes exon junction complex assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (10), pp.983-990. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human T-Lymphotropic Virus Type 1 Tax Protein Inhibits Nonsense-Mediated mRNA Decay by Interacting with INT6/EIF3E and UPF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Neusiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (14), pp.7530-7543. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.07021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perispeckles are major assembly sites for the exon junction core complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Degot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (9), pp.1765-1782. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E12-01-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIP-seq of eIF4AIII reveals transcriptome-wide mapping of the human exon junction complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emélie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (11), pp.1124-31. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms for the RNA-Dependent ATPase Activity of Upf1 and Its Regulation by Upf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutapa Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (6), pp.693-703. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2011.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMD factors UPF2 and UPF3 bridge UPF1 to the exon junction complex and stimulate its RNA helicase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.85-93. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buchet-Poyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (4), pp.1289-300. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exon-junction-complex-component metastatic lymph node 51 functions in stress-granule assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Degot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (Pt 16), pp.2774-84. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.009225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the exon junction core complex with a trapped DEAD-box ATPase bound to RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian B F Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5795), pp.1968-72. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1131981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exon junction core complex is locked onto RNA by inhibition of eIF4AIII ATPase activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (10), pp.861-9. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of GFRα1 receptor splicing variants with different biochemical properties is modulated during kidney development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Incoronato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Di Porzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (12), pp.1425-1434. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2004.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5′-End RET Splicing: Absence of Variants in Normal Tissues and Intron Retention in Pheochromocytomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio de Franciscis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000065725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Expression of the RET9 and RET51 Isoforms in Human Pheochromocytomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Paule Gimenez-Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 58 (4), pp.311-318. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecule imaging reveals a conserved family of centrosomal mRNAs and a novel translation-dependent localization mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ASCB Annual Meeting - Cell Bio Virtual 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Washington (DC), United States. , Molecular Biology of the Cell, 34 (2), pp.B298/P1290, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to study helicases using magnetic tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helicase Enzymes Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.359-403, 2022, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2022.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Characterization of the RNA Helicase UPF1 Involved in Nonsense-Mediated mRNA Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA helicases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-274, 2012, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396546-2.00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical insights into the conserved interactions of NMD factors from budding yeast to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical inhibition of Exon Junction Complex assembly impairs mRNA localization and neural stem cells ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Faucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A localization screen reveals translation factories and widespread co-translational RNA targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Chouaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02873144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482009v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68687-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dupas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Auquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Barbarin-Bocahu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gaudon-Plesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2025.08.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00653-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Villa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dierks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Burel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1200" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bensaude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48371-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Uzonyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Nir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Toth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.12.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Morillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Paternina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schraga Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01749-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382897v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mishra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21590-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salom&#233;-Desnoulez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Kong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Busetto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Basquin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;melie Marquenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa267" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Marquenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Dou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Molloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa744" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01889054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dehecq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899278" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27826-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02387433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky858" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06313-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeera Gowravaram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D Maciej" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hodeib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Bagchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8581" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1320" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Daguenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wendling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218732110" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sauli&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2420" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BP7ZPZLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727654v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Degot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schmidt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-01-0040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmul Haque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrandon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2380" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63BCBA01AFF8297D0E07CE1D60949D2BAFE04E11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04897285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rende" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07021-11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Chakrabarti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Jayachandran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.02.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chamieh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1330" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XX4F82WT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.009225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B F Andersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper S Johansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Nielsen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131981" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marchadier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb990" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VM7J4TB2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-Berguerand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Incoronato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Di Porzio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.05.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDM3GZ2P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio de Franciscis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000065725" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339608v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mannelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012118" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727451v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Ouellet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2022.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00012-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482009v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68687-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Villa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dierks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Burel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00653-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2025.08.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dupas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Auquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Barbarin-Bocahu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gaudon-Plesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bensaude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48371-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Uzonyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Nir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Toth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.12.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Morillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Paternina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schraga Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01749-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382897v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mishra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21590-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salom&#233;-Desnoulez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Kong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Busetto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Basquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Marquenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;melie Marquenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Dou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Molloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa744" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02387433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky858" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06313-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27826-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeera Gowravaram" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D Maciej" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01889054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dehecq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899278" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hodeib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Bagchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8581" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1320" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Daguenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wendling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218732110" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmul Haque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrandon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2380" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63BCBA01AFF8297D0E07CE1D60949D2BAFE04E11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04897285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rende" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07021-11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Degot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schmidt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-01-0040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sauli&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2420" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BP7ZPZLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Chakrabarti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Jayachandran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.02.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chamieh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1330" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XX4F82WT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.009225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B F Andersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper S Johansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Nielsen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131981" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marchadier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb990" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VM7J4TB2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-Berguerand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Incoronato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Di Porzio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.05.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDM3GZ2P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio de Franciscis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000065725" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339608v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mannelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012118" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727451v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Ouellet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2022.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00012-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>