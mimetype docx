--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé LE HIR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION Research Director, 1st class - CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head of IBENS section &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Genomics</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group leader, team &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of eukaryotic mRNAs</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Biologie de l’Ecole Normale Supérieure (IBENS)–</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR8197-U1024. 46 rue d’Ulm, 75005, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2006 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Paris-Sud Orsay (Paris 11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD, Molecular Biology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Paris Diderot (Paris 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master (B.A.) Biochemistry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UPMC (Paris 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2009 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2014, 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rime d’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ncadrement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">octoral et de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">echerche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Group leader of the team &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of eukaryotic mRNAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IBENS – Section 2, Functional Genomics – Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  CR2/1 CNRS in the group of Dr. Bertrand Séraphin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGM – CNRS UPR2167 – 91190 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Post-doctoral fellow in the lgroups of Dr. Lynne Maquat (Roswell Park Cancer Institute / Buffalo USA) and of Pr. Melissa J. Moore (HHMI / Brandeis University, MA. USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Ph.D. (PI: Dr. Claude Thermes) – University Paris 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGM – CNRS UPR2167 – 91190 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNDING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – spEJCificity (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CleaNMD (Partner, coordinator Alain Jacquier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – DifferEJnCe (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (Partner, coordinator Stephan Vagner)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Recherche contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 Marie Curie Initial Training Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « RNPnet »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation P.G. de Gennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Partner)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – EJCbirth (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equipe FRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Nouvelle Equipe FRM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligue Nationale Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Explore EJC (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – L’EJC (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.C.I. Jeunes Chercheurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Berkeley Fund</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 Researcher (CR INSERM, J. Saulière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 PhD students (B. Marchadier, PE Chazal, R. Mishra, J. Kanaan, V. Busetto, J. Paternina)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 Post-docs (C. Barrandon, F. Fiorini, Z. Wang, E. Marquenet, O.S. Kwon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 Engineers (F. Bonneau, V. Murigneux, L. Bastianelli, R. Servignat d’Aout, R. Hocq, Q.Alasseur, J. Paternina) 1 technician CNRS (I. Barbosa).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 Master students</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: Master in Genetics, UPMC (3h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: ENS L3 Chimie (2h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: ENS Master in Genetics, UPMC (3h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014: PhD program, Wellcome Trust Centre for Cell Biology, Edinburgh, UK (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014: PhD program, FMI, Basel, Switzerland (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012: PhD program, University Toulouse (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017: Co-organizer and teaching: International course Curie-ENS “Posttranscriptional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gene regulation” (2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer review and expertise activity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Reviewer for several journals including: Cell; Nature; Nature Structural & Molecular Biology; Genes & Development; EMBO Journal; Journal of Cell Biology; Nucleic Acids Research; P.N.A.S.; Cell Report.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Reviewer for several grant agencies including: ERC; Wellcome Trust; ANR; Ligue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">contre le Cancer; Foreign agencies (Denmark, Poland, Israel, etc…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Since 2013: Member executive council doctoral school “Complexité du Vivant” – University UPMC (Paris 6).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Since 2015: Member scientifc council “Ligue Grand Est”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013-2016: Member scientifc council “Fondation Pierre-Gilles de Gennes”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2014: Vice-President ANR committee CES10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016: Member ANR committee CES12 • 2017-2020: President ANR committee CES12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELECTED PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanaan Hocq R, Paternina J, Alasseur Q, Genovesio A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Monitored eCLIP: high accuracy mapping of RNA-protein interactions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2018 Nov;46(21):11553-11565.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanaan J, Raj S, Decourty L, Saveanu C, Croquette V, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) UPF1-like helicase grip on nucleic acids dictates processivity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2018 Sep;14(9):3752.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulière J, Wang Z. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) The exon junction complex as a node of postranscriptional networks. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Review in Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2016 Jan;17(1):41-54.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiorini F, Bagchi D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H*</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Croquette V*. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Jul 3;6:7581. *</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corresponding authors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wang Z, Murigneux V, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Transcriptome-wide modulation of splicing by the Exon Junction Complex. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 15(12):551.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chazal PE, Daguenet E, Wendling C, Ulrycke N, Tomasetto C, Sargueil B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). EJC core component MLN51 interacts with eIF3 and activates translation. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.N.A.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 110(15):5903-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulière J, Murigneux V, Wang Z, Marquenet E, Barbosa I, Le Tonquèze O, Audic Y, Paillard L, Roest Crollius H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). CLIP-seq of eIF4AIII reveals transcriptome-wide mapping of the human exon junction complex. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19(11):1124-31.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbosa I, Haque N, Fiorini F, Barrandon C, Tomasetto C, Blanchette M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Human CWC22 escorts the helicase eIF4AIII to spliceosomes and promotes exon junction complex assembly. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19(10):983-90.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chakrabarti S, Jayachandran U, Bonneau F, Fiorini F, Basquin C, Domcke S, Le Hir H, Conti E. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Molecular Mechanisms for the RNA-Dependent ATPase Activity of Upf1 and Its Regulation by Upf2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 41(6):682-692.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulière J, Haque N, Harms S, Barbosa I, Blanchette M, Le Hir H. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The exon junction complex differentially marks spliced junctions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 17(10):1269-71.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir H, Séraphin B. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). EJCs at the heart of translational control. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 133(2):213-6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamieh H, Ballut L, Bonneau F, Le Hir H. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). NMD factors UPF2 and UPF3 bridge UPF1 to the exon junction complex and stimulate its RNA helicase activity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 15(1):85-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andersen CB*, Ballut L*, Johansen JS, Chamieh H, Nielsen KH, Oliveira CL, Pedersen JS, Seraphin B, Le Hir H#, Andersen GR#. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Structure of the Exon Junction Core Complex with a Trapped DEAD-Box ATPase Bound to RNA. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 313:1968-1972.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut L, Marchadier B, Baguet A, Tomasetto C, Séraphin B, Le Hir H. (2005). The Exon-Junction complex is locked onto mRNA by inhibition of eIF4A3 ATPase activity. Nature Structural and Molecular Biology 12(10):861-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir, H., Gatfield, D., Izaurralde, E. & Moore, M.J. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The exon-exon junction complex provides a binding platform for factors involved in mRNA export and NMD. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 20 (17):4987-4997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir, H., Izaurralde, E., Maquat, L.E. & Moore, M.J. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The spliceosome deposits multiple proteins 20-24 nucleotides upstream of mRNA exon-exon junctions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19 (24):6860-6869.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-translational determination of quaternary structures in chaperone factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floric Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Normanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1978. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-68687-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical inhibition of exon junction complex assembly impairs mRNA localization and neural stem cells ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Faucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (51), pp.gkaf1200. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-level Cdkn1c/p57kip2 expression in spinal progenitors drives the transition from proliferative to neurogenic modes of division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosette Goïame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-025-00653-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysome sorting controls mRNA localization and protein fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcb.2025.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA anchoring of Upf1 facilitates recruitment of Dcp2 in the NMD decapping complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Auquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gaudon-Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf160. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nmd4-Upf1 complex supports conservation of the nonsense-mediated mRNA decay pathway between yeast and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (9), pp.e3002821. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon-junction complex association with stalled ribosomes and slow translation-independent disassembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bensaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Dikstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-48371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of m6A from splice-site proximal regions by the exon junction complex dictates m6A topologies and mRNA stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronit Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (2), pp.237-251.e7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2022.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive mapping of exon junction complex binding sites reveals universal EJC deposition in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Paternina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schraga Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.246. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-023-01749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon junction complex dependent mRNA localization is linked to centrosome organization during ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21590-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382897v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for AKT1 in nonsense-mediated mRNA decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Salomé-Desnoulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (19), pp.11022-11037. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkab882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Protein-mRNA Localization Screen Reveals Compartmentalized Translation and Widespread Co-translational RNA Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Chouaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (6), pp.773 - 791.e5. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2020.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02925687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into CWC27/CWC22 heterodimer linking the exon junction complex to spliceosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emélie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (10), pp.5670-5683. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02862504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into CWC27/CWC22 heterodimer linking the exon junction complex to spliceosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émelie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (10), pp.5670-5683. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBP3 positively impacts mRNA biogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Iasillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Molloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (18), pp.10413-10427. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitored eCLIP: high accuracy mapping of RNA-protein interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Paternina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (21), pp.11553-11565. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPF1-like helicase grip on nucleic acids dictates processivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3752. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06313-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon Junction Complexes can have distinct functional flavours to regulate specific splicing events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9509. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27826-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTLV-1 Tax plugs and freezes UPF1 helicase leading to nonsense-mediated mRNA decay inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved structural element in the RNA helicase UPF1 regulates its catalytic activity in an isoform-specific manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeera Gowravaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent D Maciej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (5), pp.2648 - 2659. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsense‐mediated mRNA decay involves two distinct Upf1‐bound complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.e99278. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201899278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01889054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic study of helicases with magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Hodeib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjani Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1314-1336. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.3187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjani Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7581. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight intramolecular regulation of the human Upf1 helicase by its N- and C-terminal domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boudvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp.2404-2415. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EJC core component MLN51 interacts with eIF3 and activates translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (15), pp.5903-5908. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1218732110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human CWC22 escorts the helicase eIF4AIII to spliceosomes and promotes exon junction complex assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (10), pp.983-990. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human T-Lymphotropic Virus Type 1 Tax Protein Inhibits Nonsense-Mediated mRNA Decay by Interacting with INT6/EIF3E and UPF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Neusiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (14), pp.7530-7543. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.07021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perispeckles are major assembly sites for the exon junction core complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Degot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (9), pp.1765-1782. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E12-01-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIP-seq of eIF4AIII reveals transcriptome-wide mapping of the human exon junction complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emélie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (11), pp.1124-31. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms for the RNA-Dependent ATPase Activity of Upf1 and Its Regulation by Upf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutapa Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (6), pp.693-703. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2011.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMD factors UPF2 and UPF3 bridge UPF1 to the exon junction complex and stimulate its RNA helicase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.85-93. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buchet-Poyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (4), pp.1289-300. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exon-junction-complex-component metastatic lymph node 51 functions in stress-granule assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Degot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (Pt 16), pp.2774-84. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.009225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the exon junction core complex with a trapped DEAD-box ATPase bound to RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian B F Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5795), pp.1968-72. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1131981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exon junction core complex is locked onto RNA by inhibition of eIF4AIII ATPase activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (10), pp.861-9. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of GFRα1 receptor splicing variants with different biochemical properties is modulated during kidney development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Incoronato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Di Porzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (12), pp.1425-1434. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2004.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5′-End RET Splicing: Absence of Variants in Normal Tissues and Intron Retention in Pheochromocytomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio de Franciscis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000065725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Expression of the RET9 and RET51 Isoforms in Human Pheochromocytomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Paule Gimenez-Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 58 (4), pp.311-318. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecule imaging reveals a conserved family of centrosomal mRNAs and a novel translation-dependent localization mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ASCB Annual Meeting - Cell Bio Virtual 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Washington (DC), United States. , Molecular Biology of the Cell, 34 (2), pp.B298/P1290, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to study helicases using magnetic tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helicase Enzymes Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.359-403, 2022, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2022.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Characterization of the RNA Helicase UPF1 Involved in Nonsense-Mediated mRNA Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA helicases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-274, 2012, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396546-2.00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical insights into the conserved interactions of NMD factors from budding yeast to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical inhibition of Exon Junction Complex assembly impairs mRNA localization and neural stem cells ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Faucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A localization screen reveals translation factories and widespread co-translational RNA targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Chouaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02873144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé LE HIR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT POSITION Research Director, 1st class - CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head of IBENS section &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Genomics</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group leader, team &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of eukaryotic mRNAs</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Biologie de l’Ecole Normale Supérieure (IBENS)–</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR8197-U1024. 46 rue d’Ulm, 75005, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2006 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Paris-Sud Orsay (Paris 11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD, Molecular Biology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Paris Diderot (Paris 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master (B.A.) Biochemistry,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UPMC (Paris 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2009 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 2014, 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rime d’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ncadrement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">octoral et de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">echerche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Group leader of the team &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of eukaryotic mRNAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IBENS – Section 2, Functional Genomics – Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  CR2/1 CNRS in the group of Dr. Bertrand Séraphin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGM – CNRS UPR2167 – 91190 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Post-doctoral fellow in the lgroups of Dr. Lynne Maquat (Roswell Park Cancer Institute / Buffalo USA) and of Pr. Melissa J. Moore (HHMI / Brandeis University, MA. USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Ph.D. (PI: Dr. Claude Thermes) – University Paris 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGM – CNRS UPR2167 – 91190 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNDING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – spEJCificity (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – CleaNMD (Partner, coordinator Alain Jacquier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – DifferEJnCe (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (Partner, coordinator Stephan Vagner)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Recherche contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 Marie Curie Initial Training Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « RNPnet »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation P.G. de Gennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Partner)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – EJCbirth (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equipe FRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation Nouvelle Equipe FRM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligue Nationale Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Explore EJC (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR blanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – L’EJC (Project leader)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.C.I. Jeunes Chercheurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Berkeley Fund</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 Researcher (CR INSERM, J. Saulière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 PhD students (B. Marchadier, PE Chazal, R. Mishra, J. Kanaan, V. Busetto, J. Paternina)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 Post-docs (C. Barrandon, F. Fiorini, Z. Wang, E. Marquenet, O.S. Kwon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 Engineers (F. Bonneau, V. Murigneux, L. Bastianelli, R. Servignat d’Aout, R. Hocq, Q.Alasseur, J. Paternina) 1 technician CNRS (I. Barbosa).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 Master students</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: Master in Genetics, UPMC (3h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: ENS L3 Chimie (2h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2009: ENS Master in Genetics, UPMC (3h per year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014: PhD program, Wellcome Trust Centre for Cell Biology, Edinburgh, UK (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014: PhD program, FMI, Basel, Switzerland (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012: PhD program, University Toulouse (2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017: Co-organizer and teaching: International course Curie-ENS “Posttranscriptional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gene regulation” (2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer review and expertise activity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Reviewer for several journals including: Cell; Nature; Nature Structural & Molecular Biology; Genes & Development; EMBO Journal; Journal of Cell Biology; Nucleic Acids Research; P.N.A.S.; Cell Report.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Reviewer for several grant agencies including: ERC; Wellcome Trust; ANR; Ligue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">contre le Cancer; Foreign agencies (Denmark, Poland, Israel, etc…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Since 2013: Member executive council doctoral school “Complexité du Vivant” – University UPMC (Paris 6).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Since 2015: Member scientifc council “Ligue Grand Est”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013-2016: Member scientifc council “Fondation Pierre-Gilles de Gennes”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2014: Vice-President ANR committee CES10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016: Member ANR committee CES12 • 2017-2020: President ANR committee CES12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELECTED PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanaan Hocq R, Paternina J, Alasseur Q, Genovesio A, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Monitored eCLIP: high accuracy mapping of RNA-protein interactions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2018 Nov;46(21):11553-11565.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kanaan J, Raj S, Decourty L, Saveanu C, Croquette V, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) UPF1-like helicase grip on nucleic acids dictates processivity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2018 Sep;14(9):3752.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulière J, Wang Z. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) The exon junction complex as a node of postranscriptional networks. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Review in Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 2016 Jan;17(1):41-54.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiorini F, Bagchi D, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H*</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Croquette V*. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Jul 3;6:7581. *</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corresponding authors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wang Z, Murigneux V, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Transcriptome-wide modulation of splicing by the Exon Junction Complex. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 15(12):551.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chazal PE, Daguenet E, Wendling C, Ulrycke N, Tomasetto C, Sargueil B, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). EJC core component MLN51 interacts with eIF3 and activates translation. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.N.A.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 110(15):5903-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulière J, Murigneux V, Wang Z, Marquenet E, Barbosa I, Le Tonquèze O, Audic Y, Paillard L, Roest Crollius H, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). CLIP-seq of eIF4AIII reveals transcriptome-wide mapping of the human exon junction complex. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19(11):1124-31.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbosa I, Haque N, Fiorini F, Barrandon C, Tomasetto C, Blanchette M, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hir H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Human CWC22 escorts the helicase eIF4AIII to spliceosomes and promotes exon junction complex assembly. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19(10):983-90.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chakrabarti S, Jayachandran U, Bonneau F, Fiorini F, Basquin C, Domcke S, Le Hir H, Conti E. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Molecular Mechanisms for the RNA-Dependent ATPase Activity of Upf1 and Its Regulation by Upf2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 41(6):682-692.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulière J, Haque N, Harms S, Barbosa I, Blanchette M, Le Hir H. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The exon junction complex differentially marks spliced junctions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 17(10):1269-71.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir H, Séraphin B. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). EJCs at the heart of translational control. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. 133(2):213-6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamieh H, Ballut L, Bonneau F, Le Hir H. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). NMD factors UPF2 and UPF3 bridge UPF1 to the exon junction complex and stimulate its RNA helicase activity. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 15(1):85-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andersen CB*, Ballut L*, Johansen JS, Chamieh H, Nielsen KH, Oliveira CL, Pedersen JS, Seraphin B, Le Hir H#, Andersen GR#. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Structure of the Exon Junction Core Complex with a Trapped DEAD-Box ATPase Bound to RNA. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 313:1968-1972.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballut L, Marchadier B, Baguet A, Tomasetto C, Séraphin B, Le Hir H. (2005). The Exon-Junction complex is locked onto mRNA by inhibition of eIF4A3 ATPase activity. Nature Structural and Molecular Biology 12(10):861-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir, H., Gatfield, D., Izaurralde, E. & Moore, M.J. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The exon-exon junction complex provides a binding platform for factors involved in mRNA export and NMD. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 20 (17):4987-4997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Hir, H., Izaurralde, E., Maquat, L.E. & Moore, M.J. (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). The spliceosome deposits multiple proteins 20-24 nucleotides upstream of mRNA exon-exon junctions. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19 (24):6860-6869.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-translational determination of quaternary structures in chaperone factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floric Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Normanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1978. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-68687-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482009v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical inhibition of exon junction complex assembly impairs mRNA localization and neural stem cells ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Faucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (51), pp.gkaf1200. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf1200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-level Cdkn1c/p57kip2 expression in spinal progenitors drives the transition from proliferative to neurogenic modes of division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosette Goïame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.433-470. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-025-00653-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysome sorting controls mRNA localization and protein fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcb.2025.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA anchoring of Upf1 facilitates recruitment of Dcp2 in the NMD decapping complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Auquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gaudon-Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf160. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nmd4-Upf1 complex supports conservation of the nonsense-mediated mRNA decay pathway between yeast and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Barbarin-Bocahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (9), pp.e3002821. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon-junction complex association with stalled ribosomes and slow translation-independent disassembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bensaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Dikstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-48371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of m6A from splice-site proximal regions by the exon junction complex dictates m6A topologies and mRNA stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronit Nir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (2), pp.237-251.e7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2022.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive mapping of exon junction complex binding sites reveals universal EJC deposition in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Morillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Paternina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schraga Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.246. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-023-01749-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon junction complex dependent mRNA localization is linked to centrosome organization during ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21590-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382897v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for AKT1 in nonsense-mediated mRNA decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Salomé-Desnoulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Werkmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (19), pp.11022-11037. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkab882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Protein-mRNA Localization Screen Reveals Compartmentalized Translation and Widespread Co-translational RNA Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Chouaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (6), pp.773 - 791.e5. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2020.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02925687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into CWC27/CWC22 heterodimer linking the exon junction complex to spliceosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Busetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emélie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (10), pp.5670-5683. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02862504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCBP3 positively impacts mRNA biogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Iasillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Molloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (18), pp.10413-10427. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitored eCLIP: high accuracy mapping of RNA-protein interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Paternina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (21), pp.11553-11565. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPF1-like helicase grip on nucleic acids dictates processivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3752. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06313-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon Junction Complexes can have distinct functional flavours to regulate specific splicing events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9509. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27826-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTLV-1 Tax plugs and freezes UPF1 helicase leading to nonsense-mediated mRNA decay inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved structural element in the RNA helicase UPF1 regulates its catalytic activity in an isoform-specific manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeera Gowravaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent D Maciej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (5), pp.2648 - 2659. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsense‐mediated mRNA decay involves two distinct Upf1‐bound complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.e99278. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201899278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01889054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic study of helicases with magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Hodeib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjani Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1314-1336. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.3187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjani Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.7581. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight intramolecular regulation of the human Upf1 helicase by its N- and C-terminal domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boudvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp.2404-2415. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EJC core component MLN51 interacts with eIF3 and activates translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ulryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (15), pp.5903-5908. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1218732110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human CWC22 escorts the helicase eIF4AIII to spliceosomes and promotes exon junction complex assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmul Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (10), pp.983-990. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human T-Lymphotropic Virus Type 1 Tax Protein Inhibits Nonsense-Mediated mRNA Decay by Interacting with INT6/EIF3E and UPF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Neusiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (14), pp.7530-7543. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.07021-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perispeckles are major assembly sites for the exon junction core complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Degot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (9), pp.1765-1782. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E12-01-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIP-seq of eIF4AIII reveals transcriptome-wide mapping of the human exon junction complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emélie Marquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (11), pp.1124-31. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb.2420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms for the RNA-Dependent ATPase Activity of Upf1 and Its Regulation by Upf2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutapa Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Basquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (6), pp.693-703. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2011.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMD factors UPF2 and UPF3 bridge UPF1 to the exon junction complex and stimulate its RNA helicase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.85-93. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of human Mex-3 proteins, a novel family of evolutionarily conserved RNA-binding proteins differentially localized to processing bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Buchet-Poyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Courchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Scoazec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (4), pp.1289-300. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exon-junction-complex-component metastatic lymph node 51 functions in stress-granule assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Degot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (Pt 16), pp.2774-84. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.009225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the exon junction core complex with a trapped DEAD-box ATPase bound to RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian B F Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Chamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5795), pp.1968-72. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1131981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exon junction core complex is locked onto RNA by inhibition of eIF4AIII ATPase activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tomasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (10), pp.861-9. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of GFRα1 receptor splicing variants with different biochemical properties is modulated during kidney development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosaria Incoronato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Di Porzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Signalling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (12), pp.1425-1434. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellsig.2004.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5′-End RET Splicing: Absence of Variants in Normal Tissues and Intron Retention in Pheochromocytomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio de Franciscis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000065725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Expression of the RET9 and RET51 Isoforms in Human Pheochromocytomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charlet-Berguerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Paule Gimenez-Roqueplo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 58 (4), pp.311-318. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000012118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecule imaging reveals a conserved family of centrosomal mRNAs and a novel translation-dependent localization mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Coleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ASCB Annual Meeting - Cell Bio Virtual 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Washington (DC), United States. , Molecular Biology of the Cell, 34 (2), pp.B298/P1290, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to study helicases using magnetic tweezers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helicase Enzymes Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.359-403, 2022, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2022.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Characterization of the RNA Helicase UPF1 Involved in Nonsense-Mediated mRNA Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA helicases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-274, 2012, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396546-2.00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical insights into the conserved interactions of NMD factors from budding yeast to humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ruiz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Graille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical inhibition of Exon Junction Complex assembly impairs mRNA localization and neural stem cells ciliogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Faucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A localization screen reveals translation factories and widespread co-translational RNA targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Chouaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adham Safieddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Sung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02873144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482009v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68687-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Villa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dierks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Burel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00653-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2025.08.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dupas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Auquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Barbarin-Bocahu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gaudon-Plesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bensaude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48371-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Uzonyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Nir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Toth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.12.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Morillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Paternina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schraga Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01749-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382897v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mishra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21590-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salom&#233;-Desnoulez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Kong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Busetto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Basquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Marquenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;melie Marquenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Dou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Molloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa744" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02387433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky858" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06313-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27826-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeera Gowravaram" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D Maciej" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01889054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dehecq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899278" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hodeib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Bagchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8581" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1320" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Daguenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wendling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218732110" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmul Haque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrandon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2380" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63BCBA01AFF8297D0E07CE1D60949D2BAFE04E11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04897285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rende" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07021-11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Degot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schmidt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-01-0040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sauli&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2420" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BP7ZPZLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Chakrabarti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Jayachandran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.02.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chamieh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1330" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XX4F82WT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.009225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B F Andersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper S Johansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Nielsen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131981" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marchadier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb990" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VM7J4TB2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-Berguerand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Incoronato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Di Porzio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.05.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDM3GZ2P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio de Franciscis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000065725" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339608v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mannelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012118" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727451v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Ouellet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2022.03.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00012-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482009v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68687-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Villa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dierks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Burel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lehmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Bouhali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00653-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2025.08.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dupas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Auquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Barbarin-Bocahu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gaudon-Plesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigobert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ruiz Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bensaude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48371-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Uzonyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Nir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Toth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.12.026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Morillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Paternina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schraga Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01749-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382897v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mishra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21590-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salom&#233;-Desnoulez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Kong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02862504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Busetto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Basquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Marquenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Dou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iasillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Molloy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa744" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02387433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky858" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01878957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06313-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27826-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeera Gowravaram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D Maciej" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01889054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dehecq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899278" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hodeib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Bagchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3187" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8581" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358926v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1320" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Daguenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Wendling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218732110" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmul Haque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrandon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2380" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63BCBA01AFF8297D0E07CE1D60949D2BAFE04E11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04897285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Neusiedler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rende" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07021-11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Degot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schmidt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-01-0040" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sauli&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2420" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BP7ZPZLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Chakrabarti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Jayachandran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.02.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988921v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chamieh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1330" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-XX4F82WT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chenard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.009225" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168014v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B F Andersen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper S Johansen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Nielsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1131981" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marchadier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb990" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-VM7J4TB2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlet-Berguerand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Incoronato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Di Porzio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.05.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDM3GZ2P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio de Franciscis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000065725" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mannelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000012118" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Ouellet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2022.03.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358966v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00012-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379865v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>