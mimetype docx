--- v0 (2026-03-07)
+++ v1 (2026-04-24)
@@ -126,453 +126,704 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRansformer pour Adapter l'existant : une approche multisCalairE et Systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lequay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Cité Industrielle : navigation 3D temps réel dans le projet de Tony Garnier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lequay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Saleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour la mise en place d’une charte pour l’usage des techniques d’intelligence artificielle en école d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Addé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Églantine Bigot-Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Emy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">architecture.conception.culture.numérique (ACCN). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héphaïstos ou l'architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Queysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 0766/92, Ecole Nationale Supérieure d'Architecture de Grenoble; Les Métiers de l'histoire de l'architecture (MHAevt); Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA). 1992, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et neuro-mimétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jaffrenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 0761/92, Applications et recherches en informatique et architecture (Laboratoire ARIA); Ecole Nationale Supérieure d'Architecture de Lyon; Bureau de la recherche architecturale (BRA). 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portage du logiciel Formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 0736/91, Ecole Nationale Supérieure d'Architecture de Lyon; Ministère de l'équipement et du logement / Bureau de la recherche architecturale (BRA). 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -582,141 +833,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation 3D du bâti patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martina Knoop; Stéphane Blanc; Mokrane Bouzeghoub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Interdisciplinarité - Voyages au delà des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.234-239, 2023, EAN : 9782271139832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -726,254 +977,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2022 de l'unité de recherche ARIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2021 de l'unité de recherche ARIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2020 de l'unité de recherche ARIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -983,111 +1234,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique (SCAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 147, EDP Sciences, 2022, Actes de la conférence francophone SCAN, 978-2-7598-9121-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1097,1208 +1348,1220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Performance of Steel Fiber Reinforced Concrete Beams Without Stirrups: Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Trung Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendpanga-Serge-Auguste Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Doucet-Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (8), pp. 865-881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40999-020-00505-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé photogrammétrique d’objets patrimoniaux : un protocole expérimental pour l’optimisation du placement de caméras pour le relevé aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/insitu.21409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living concrete: Democratizing living walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Malécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dubois-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 673, pp.281-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles numériques et conception. Les représentations comme interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Églantine Bigot-Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lequay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lequay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138, pp.59-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteurs aériens téléopérés pour l’acquisition de données spatiales d’objets patrimoniaux -retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 213-214, pp.73-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52638/rfpt.2017.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unbearable lightness of expertness or space creation in the “climate change” era: A theoretical extension of the “constructal law” for building and urban design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Elias Mavromatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asimina Mavromatidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (4), pp.21-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ccs.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polynomial regression models for composite dynamic envelopes’ thermal performance forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Elias Mavromatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bykalyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.379-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polynomial regression models for composite dynamic envelopes' thermal performance forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Elias Mavromatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bykalyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.379-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIRONMENT, LAND, SOCIETY ARCHITECTONICS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Logics of space, 3 (III-IV), pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restituer: Le pont du Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et patrimoine, travail sur la mémoire, matière à projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escalade analogique et plongée numérique (Entre l’atelier tectonique et le studio virtuel dans l’enseignement du projet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2308,362 +2571,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Grottes Ornées : Classification, description, et diffusion de ressources numériques 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAG 3D : Trajectoires optimales pour l'acquisition de géométries 3D du bâti patrimonial (DÉFI-IMAGIN CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Benetton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Digital Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, France. IEEE, pp.119-122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2673,1248 +2936,1248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-conception pré-architecturale générative : jusqu'où peut-on aller ? Enjeux, possibilités, méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN '16 : Séminaire de Conception Architecturale Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A light carbon crane as an alternative approach for vertical structures and facade surveying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lequay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Digital Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, France. pp.119-122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersive visualization kit for online 3D objects databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development in the framework of climate change: an interdisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Elias Mavromatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Quantitative and Theoretical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Parameter Investigation of Dynamic Building Envelope's Thermal Insulating Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Elias Mavromatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2013, 11th REHVA World Congress &amp; 8th International Conference on IAQVEC : Energy Efficient, Smart and Healty Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking With Computers and Fabricating With Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Algorithmic Design for Architecture and Urban Design (ALGODE )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OUTIL EVOLUTIONNAIRE D'AIDE A LA CONCEPTION ARCHITECTURALE CREATIVE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAAD futures 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Montréal, France. page 159 à 172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres environnementaux et mécanismes de conception évolutionnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique (SCAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral evolutionary design, integrated to early stage of architectural design process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A Genetic Algorithm for use in Creative Design Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52842/conf.ecaade.2008.019⟩</w:t>
+              <w:t xml:space="preserve">ACADIA 2008: Synthetic Digital Ecologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Minnesota College of Design, Oct 2008, Minneapolis, United States. pp.332-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52842/conf.acadia.2008.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00348540v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for use in Creative Design Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Integral evolutionary design, integrated to early stage of architectural design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACADIA 2008: Synthetic Digital Ecologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52842/conf.acadia.2008.332⟩</w:t>
+              <w:t xml:space="preserve">Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Eindhoven, Netherlands. pp.19-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52842/conf.ecaade.2008.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00348546v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative exploration of architectural envelope responding to solar passive qualities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eCAADe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la « Cité Industrielle ». Simulation en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lequay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque européen « Habitat social 1920-1940 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Urbain Tony Garnier, May 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MidiShare : a Real Time multi-tasks software module for Midi applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Orlarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Colombus, United States. pp.234-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3924,104 +4187,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAND LES MURS NOUS PARLENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Construire l'événementiel. Option en intensif 40 h - expérimentation. Ecole Nationale Supérieure d'Architecture de Lyon. Vaulx-en-Velin France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01315295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4031,264 +4294,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres environnementaux et mécanismes de conception évolutionnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440272v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4356,51 +4486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85EE9A9B"/>
+    <w:nsid w:val="5C1C8B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4587,51 +4717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-lequay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0100-4831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05248614v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Add&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Bigot-Doll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Boutros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Emy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille George" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jaffrenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05223047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05223048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05223049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Serge-Auguste Nana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucet-Ferru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-020-00505-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21409" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois-Brugger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.363" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Elias Mavromatidis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Mavromatidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2014.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bykalyuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.10.045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JLDV7Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Benetton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413849" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saleri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lequay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413888" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2008.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.acadia.2008.332" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01315295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-lequay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0100-4831" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567173v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05248614v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Add&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Bigot-Doll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Boutros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Emy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jaffrenou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05223047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05223048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05223049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Serge-Auguste Nana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucet-Ferru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-020-00505-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Larrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois-Brugger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.363" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Elias Mavromatidis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Mavromatidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2014.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCMZDTPX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bykalyuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.10.045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JLDV7Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chupin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Benetton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lequay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413888" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.acadia.2008.332" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2008.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01315295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>