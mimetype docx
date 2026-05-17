--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -4486,51 +4486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C1C8B67"/>
+    <w:nsid w:val="FE28C2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>