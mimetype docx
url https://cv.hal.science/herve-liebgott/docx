--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3774,303 +3774,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of current biopsy needle localization and tracking methods using 3D ultrasound</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Quality Plane Wave Compounding using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Shen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Cachard</w:t>
+                <w:t xml:space="preserve">Maxime Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Millioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (10), pp.1637-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2736890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438325v1</w:t>
+                <w:t xml:space="preserve">hal-01596034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Plane Wave Compounding using Convolutional Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and comparison of current biopsy needle localization and tracking methods using 3D ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">Yi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.206-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2736890⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596034v1</w:t>
+                <w:t xml:space="preserve">hal-01438325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Estimation in Echocardiography Using Sparse Representation and Dictionary Learning</w:t>
               </w:r>
@@ -4845,930 +4845,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aorta calcification burden: Towards an integrative predictor of cardiac outcome after transcatheter aortic valve implantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sparse Reconstruction Framework for Fourier-Based Plane-Wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Montoy</w:t>
+                <w:t xml:space="preserve">Adrien Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Boussel</w:t>
+                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (12), pp.2092 - 2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2614996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373285v1</w:t>
+                <w:t xml:space="preserve">hal-01433056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sparse Reconstruction Framework for Fourier-Based Plane-Wave Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of Fourier-Based Techniques for Ultrafast Imaging in Ultrasound With Diverging Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Besson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Rafael Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63 (12), pp.2092 - 2106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2614996⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 63 (12), pp.2125 - 2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2616300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433056v1</w:t>
+                <w:t xml:space="preserve">hal-01433038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Fourier-Based Techniques for Ultrafast Imaging in Ultrasound With Diverging Waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">Aorta calcification burden: Towards an integrative predictor of cardiac outcome after transcatheter aortic valve implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Montoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 246, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2616300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433038v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3-D transverse oscillations: a method for tissue motion estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Vray</w:t>
+                <w:t xml:space="preserve">Back-Propagation Beamformer Design for Motion Estimation in Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2015.007050⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (3), pp.179-204 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0161734614550659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235740v1</w:t>
+                <w:t xml:space="preserve">hal-01117518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-Propagation Beamformer Design for Motion Estimation in Echocardiography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Full 3-D transverse oscillations: a method for tissue motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (3), pp.179-204 </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (8), pp.1473 - 1485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0161734614550659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2015.007050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117518v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time ultrasound-tagging to track the 2D motion of the common carotid artery wall in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-D arterial wall motion imaging using ultrafast ultrasound and transverse oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zahnd</w:t>
+                <w:t xml:space="preserve">Adrian Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Salles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+                <w:t xml:space="preserve">Alfred Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4905376⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (6), pp.1047-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207368v1</w:t>
+                <w:t xml:space="preserve">hal-01235722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D arterial wall motion imaging using ultrafast ultrasound and transverse oscillations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salles</w:t>
+                <w:t xml:space="preserve">Real-time ultrasound-tagging to track the 2D motion of the common carotid artery wall in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zahnd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Chee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">A. Sérusclat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Vray</w:t>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (6), pp.1047-1058. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (8), pp.820-830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.4905376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235722v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Carotid Artery Blood Velocity Measurements by Vector and Standard Doppler Approaches</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of Spectral-Based Quantitative Ultrasound Imaging Using Plane Wave Compounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,200 +7161,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressive Sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bernard</w:t>
+                <w:t xml:space="preserve">Multiscale optical flow computation from the monogenic signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2266871⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 34 (n° 1), pp. 33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839213v1</w:t>
+                <w:t xml:space="preserve">hal-01121528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Filtering for Surgical Tool Localization in 3D Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uhercik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7382,186 +7381,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale optical flow computation from the monogenic signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (11), pp.1979-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2266871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121528v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Strain Estimation for Quantification of Human Heel Pad Elastic Modulus: a Phantom Study</w:t>
               </w:r>
@@ -8221,51 +8221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (2), pp.525-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8519,64 +8519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Fitting using RANSAC for Surgical Tool Localization in 3D Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uhercik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8675,51 +8675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9109,398 +9109,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for vector displacement estimation with ultrasound images and its application for thyroid nodular disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel integral projection transform for straight electrode localization in 3D ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morestin</w:t>
+                <w:t xml:space="preserve">M. Barva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uhercik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lyshchik</w:t>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Higashi</w:t>
+                <w:t xml:space="preserve">J. R. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12 (3), pp.259-274</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (7), pp.1559-1569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443136v1</w:t>
+                <w:t xml:space="preserve">hal-00443133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel integral projection transform for straight electrode localization in 3D ultrasound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral RF image synthesis using a synthetic aperture imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55 (7), pp.1559-1569</w:t>
+              <w:t xml:space="preserve">, 2008, 55 (9), pp.2097-2103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443133v1</w:t>
+                <w:t xml:space="preserve">hal-00443319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral RF image synthesis using a synthetic aperture imaging technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for vector displacement estimation with ultrasound images and its application for thyroid nodular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyshchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (9), pp.2097-2103</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (3), pp.259-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443319v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for vector displacement estimation with ultrasound imaging and its application for thyroid nodular disease</w:t>
               </w:r>
@@ -9913,64 +9913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyshchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (3/4), pp.235-245</w:t>
@@ -10271,323 +10271,323 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Framerate B-Mode Ultrasound Imaging Using Continuous Emission</w:t>
+                <w:t xml:space="preserve">Continuous Emission Ultrasound for M-Mode Imaging Based on an Inverse Problem Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Houston, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494846v1</w:t>
+                <w:t xml:space="preserve">hal-05494947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Continuous Emission Ultrafast Ultrasound Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Framerate B-Mode Ultrasound Imaging Using Continuous Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379389v1</w:t>
+                <w:t xml:space="preserve">hal-05494846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Emission Ultrasound for M-Mode Imaging Based on an Inverse Problem Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Validation of Continuous Emission Ultrafast Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10597,78 +10597,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494947v1</w:t>
+                <w:t xml:space="preserve">hal-05379389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidelobes-Free Wavelet-Based Chirp Compression For Ultrasound Imaging</w:t>
               </w:r>
@@ -11838,164 +11838,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des Outils de Recherche pour la Pédagogie en Imagerie Médicale Ultrasonore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Combined ultrasound and light backscattering spectroscopy for cancer characterization: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Malinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">2022 IEE IUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848270v1</w:t>
+                <w:t xml:space="preserve">hal-03819352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation chirp pour la microscopie par localisation ultrasonore : preuve de concept expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12024,580 +12024,580 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BB p-DAS, an extension of p-DAS to baseband domain for Doppler imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ecarlat</w:t>
+                <w:t xml:space="preserve">Utilisation des Outils de Recherche pour la Pédagogie en Imagerie Médicale Ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842356v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ultrasound and light backscattering spectroscopy for cancer characterization: a proof of concept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dutour</w:t>
+                <w:t xml:space="preserve">BB p-DAS, an extension of p-DAS to baseband domain for Doppler imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ecarlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEE IUS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819352v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of realistic simulated B-mode image texture with a GAN</w:t>
+                <w:t xml:space="preserve">Carotid artery wall segmentation in ultrasound image sequences using a deep convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolann Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zahnd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Orkisz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898005v1</w:t>
+                <w:t xml:space="preserve">hal-03898051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotid artery wall segmentation in ultrasound image sequences using a deep convolutional neural network</w:t>
+                <w:t xml:space="preserve">Generation of realistic simulated B-mode image texture with a GAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolann Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zahnd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Orkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maciej Orkisz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898051v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alias- free color Doppler with chirps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ecarlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12798,277 +12798,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of liner movement on dual mobility cup: preliminary ex vivo study</w:t>
+                <w:t xml:space="preserve">Geometric reconstruction of a dual mobility cup liner using ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Riglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Viste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Henri Fessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESBiomech 2021, 26th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
+              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp S295-S297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612935v1</w:t>
+                <w:t xml:space="preserve">hal-03612152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric reconstruction of a dual mobility cup liner using ultrasound imaging</w:t>
+                <w:t xml:space="preserve">Assessment of liner movement on dual mobility cup: preliminary ex vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Riglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Viste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel-Henri Fessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp S295-S297</w:t>
+              <w:t xml:space="preserve">ESBiomech 2021, 26th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612152v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Setup for Safety Assessments of New Ultrasound Imaging Modes</w:t>
               </w:r>
@@ -13307,164 +13307,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on 3D high frame rate imaging with motion compensation (MoCo)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
+                <w:t xml:space="preserve">Full 3D anisotropic estimation of tissue in ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Turquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, France. pp.56-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352623v1</w:t>
+                <w:t xml:space="preserve">hal-02457385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural mechanical wave detection using ultrafast ultrasound and velocity Clutter Filter Wave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13473,354 +13482,345 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asbjørn Støylen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Løvstakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">hot TOPIics in IMaging(TOPIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D+t Vector Flow Imaging with Transverse Oscillations and Doppler Estimator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on 3D high frame rate imaging with motion compensation (MoCo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02457383v1</w:t>
+                <w:t xml:space="preserve">hal-02352623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D anisotropic estimation of tissue in ultrasound imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Turquin</w:t>
+                <w:t xml:space="preserve">3D+t Vector Flow Imaging with Transverse Oscillations and Doppler Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, France. pp.56-59, </w:t>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, France. pp.344-347, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8926165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457385v1</w:t>
+                <w:t xml:space="preserve">hal-02457383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of adaptive clutter filters for vector velocity estimation: Realistic simulations and in vivo examples</w:t>
               </w:r>
@@ -14449,1095 +14449,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Tissue and Flow Estimation at High Frame Rate Using Plane Wave and Transverse Oscillation on in Vivo Carotid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal virtual sources distribution in 3-D diverging wave Ultrasound Imaging: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mattesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Moign</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580182⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063521v1</w:t>
+                <w:t xml:space="preserve">hal-01955120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Beamforming Methods on Velocity Estimation: in vitro Experiments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Resolution Enhancement Technique for Ultrafast Coded Medical Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Benane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (Eusipco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rome, Italy. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894167v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Adaptive FIR Clutter Filtering</w:t>
+                <w:t xml:space="preserve">Simultaneous Tissue and Flow Estimation at High Frame Rate Using Plane Wave and Transverse Oscillation on in Vivo Carotid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salles</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579766⟩</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063569v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental cross-talk reduction for 3D multi-line transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">Influence of Beamforming Methods on Velocity Estimation: in vitro Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579857⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894165v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+                <w:t xml:space="preserve">Vortex ring phantom for investigation of ultrasound vector flow imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580025⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987969v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex ring phantom for investigation of ultrasound vector flow imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal Adaptive FIR Clutter Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Avdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Løvstakken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579808⟩</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894169v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resolution Enhancement Technique for Ultrafast Coded Medical Ultrasound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental cross-talk reduction for 3D multi-line transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (Eusipco)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922104v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal virtual sources distribution in 3-D diverging wave Ultrasound Imaging: an experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Mattesini</w:t>
+                <w:t xml:space="preserve">Jointly Optimized Modulation/Filtering Technique for Pseudo-Orthogonal Binary Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Moign</w:t>
+                <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Petrusca</w:t>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. </w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955120v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Frequency Alias-Free Color Doppler using Chirping and Pulse Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Mehdi Benane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15601,51 +15601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Implementation of Resolution Enhancement Compression for Diverging Wave Compounding on a Vantage Ultrasound Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Benane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bujoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15845,195 +15845,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE DE L’ORIENTATION LOCALE DE LA STRUCTURE TISSULAIRE PAR IMAGERIE ULTRASONORE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">Accelerating Plane Wave Imaging through Deep Learning-Based Reconstruction: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Millioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505208v1</w:t>
+                <w:t xml:space="preserve">hal-01609173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New High Channels Density Ultrasound Platform for Advanced 4D Cardiac Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16346,519 +16342,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Coded Plane Wave Imaging: Implementation on a Research Echograph</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">IMAGERIE DE L’ORIENTATION LOCALE DE LA STRUCTURE TISSULAIRE PAR IMAGERIE ULTRASONORE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Turquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599409v1</w:t>
+                <w:t xml:space="preserve">hal-01505208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UltraSound ToolBox</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Simultaneous Coded Plane Wave Imaging: Implementation on a Research Echograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599351v1</w:t>
+                <w:t xml:space="preserve">hal-01599409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
+                <w:t xml:space="preserve">The UltraSound ToolBox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Rodriguez-Molares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Marius Hoel Rindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Austeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598498v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Plane Wave Imaging through Deep Learning-Based Reconstruction: An Experimental Study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonet Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609173v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Optimal 2D Sparse Arrays in Focused Mode: Phantom Experiments</w:t>
               </w:r>
@@ -16883,51 +16883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Ramalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16969,51 +16969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-Based Ultrafast Ultrasound Imaging Based on In-phase Quadrature (IQ) Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaomiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17103,51 +17103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-based 3D Ultrafast Ultrasound Imaging with Diverging Waves: In Vitro Experiment Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Miaomiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17330,895 +17330,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONTAGE EXPERIMENTAL BIOFIDELE D'AORTE ABDOMINALE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selina Meier</w:t>
+                <w:t xml:space="preserve">METHODOLOGIES ACOUSTIQUES DANS LE TRAITEMENT DE LA PHASE AIGUË DE L’INFARCTUS DU MYOCARDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
+                <w:t xml:space="preserve">William Apoutou N'Djin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benyebka Bousaïd</w:t>
+                <w:t xml:space="preserve">Claire Crola da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505250v1</w:t>
+                <w:t xml:space="preserve">hal-01504967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous coded plane wave imaging in ultrasound: problem formulation and constraints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MONTAGE EXPERIMENTAL BIOFIDELE D'AORTE ABDOMINALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyebka Bousaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01572492v1</w:t>
+                <w:t xml:space="preserve">hal-01505250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Volume-Rate 3-D Ultrasound Imaging Based on Motion Compensation: A Feasibility Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Joos</w:t>
+                <w:t xml:space="preserve">Simultaneous coded plane wave imaging in ultrasound: problem formulation and constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bujoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609166v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODOLOGIES ACOUSTIQUES DANS LE TRAITEMENT DE LA PHASE AIGUË DE L’INFARCTUS DU MYOCARDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">High-Volume-Rate 3-D Ultrasound Imaging Based on Motion Compensation: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mewton</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504967v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measure of confidence for Phase-Based Motion Estimator applied to 2D US-TO images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Comparison of different optimized irregular sparse 2D ultrasound arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samikannu Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728601⟩</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437598v1</w:t>
+                <w:t xml:space="preserve">hal-01438438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different optimized irregular sparse 2D ultrasound arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Robini</w:t>
+                <w:t xml:space="preserve">Estimation of arterial wall motion using ultrafast imaging and transverse oscillations : in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tours, France., Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438438v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of arterial wall motion using ultrafast imaging and transverse oscillations : in vivo study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A measure of confidence for Phase-Based Motion Estimator applied to 2D US-TO images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955125v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane-wave imaging challenge in medical ultrasound</w:t>
               </w:r>
@@ -18688,51 +18688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Miaomiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18786,533 +18786,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Motion estimation based on transverse oscillation and ultrafast diverging wave imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Spiral array inspired multi-depth cost function for 2D sparse array optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265859v1</w:t>
+                <w:t xml:space="preserve">hal-01265828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-sampled Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation et simulation acoustique pour l’optimisation de sondes échographiques 2D par recuit simulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc C. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265868v1</w:t>
+                <w:t xml:space="preserve">hal-01286079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral array inspired multi-depth cost function for 2D sparse array optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc C. Robini</w:t>
+                <w:t xml:space="preserve">Cardiac Motion estimation based on transverse oscillation and ultrafast diverging wave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0096⟩</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265828v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation acoustique pour l’optimisation de sondes échographiques 2D par recuit simulé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-sampled Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286079v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed sensing reconstruction of line-wise sub-sampled 3D echographic images based on dictionary learning: an experimental study</w:t>
               </w:r>
@@ -19441,77 +19441,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Ultrasound Fourier Slice Imaging theory to sectorial acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Miaomiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Besson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rafael Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19556,515 +19556,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the image phase in cardiac strain imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+                <w:t xml:space="preserve">Speed-up of acoustic simulation techniques for 2D sparse array optimization by simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sermesant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">A. Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 - 23rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2796-2800, </w:t>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1 - 4 </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265886v2</w:t>
+                <w:t xml:space="preserve">hal-01272818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed-up of acoustic simulation techniques for 2D sparse array optimization by simulated annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Roux</w:t>
+                <w:t xml:space="preserve">The role of the image phase in cardiac strain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ramalli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Robini</w:t>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1 - 4 </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 - 23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2796-2800, </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272818v1</w:t>
+                <w:t xml:space="preserve">hal-01265886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du rayonnement acoustique de sondes parcimonieuses pour l'échographie 3D temps-réel</w:t>
+                <w:t xml:space="preserve">Emissions codées par ondes planes en imagerie ultrasonore ultra-rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel, Roux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Robini</w:t>
+                <w:t xml:space="preserve">Nathan Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446446v1</w:t>
+                <w:t xml:space="preserve">hal-01232553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions codées par ondes planes en imagerie ultrasonore ultra-rapide</w:t>
+                <w:t xml:space="preserve">Optimisation du rayonnement acoustique de sondes parcimonieuses pour l'échographie 3D temps-réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Pages</w:t>
+                <w:t xml:space="preserve">Emmanuel, Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232553v1</w:t>
+                <w:t xml:space="preserve">hal-03446446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Simulations for the Evaluation of Monomodal Registration Algorithms of 3D Pelvic Ultrasound Images</w:t>
               </w:r>
@@ -20178,1150 +20178,1150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood velocity measurement in healthy and diseased carotid arteries by vector Doppler techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ricci</w:t>
+                <w:t xml:space="preserve">Optimization of free-moving elements in 2D ultrasound sparse arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Chicago, Illinois, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">, 2014, Chicago, Illinois, USA, Unknown Region. pp.2189\textendash2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955130v1</w:t>
+                <w:t xml:space="preserve">hal-01955134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recalage automatique d'images ultrasonores tridimensionnelles transabdominales pour le repositionnement inter-séances de patients traités par radiothérapie ayant subis une prostatectomie radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Rit</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Biston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053245v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">Simulation of Fast and Realistic Nonlinear Radio-Frequency Ultrasound Images Using a Pseudo-Acoustic Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, USA, Unknown Region. pp.2217-2220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146717v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood velocity measurement in healthy and diseased carotid arteries by vector Doppler techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lorintiu</w:t>
+                <w:t xml:space="preserve">D. Righi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, Illinois, USA, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117604v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Fast and Realistic Nonlinear Radio-Frequency Ultrasound Images Using a Pseudo-Acoustic Strategy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of probe pressure variability on prostate localization for ultrasound-based image-guided radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargier-Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESTRO 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.PO-0990</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955135v1</w:t>
+                <w:t xml:space="preserve">hal-01053245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage automatique d'images ultrasonores tridimensionnelles transabdominales pour le repositionnement inter-séances de patients traités par radiothérapie ayant subis une prostatectomie radicale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avancés et défis en imagerie médicale ultrasonore basée sur l'échantillonnage compressé (Congrès Français d'Acoustique 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique (CFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054202v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for 2D-vector blood flow imaging based on unconventional beamforming techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854579⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1317-1321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01051090v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane Wave Transverse Oscillation (PWTO): an ultra-fast trans-verse oscillation imaging mode performed in the Fourier domain for 2D motion estimation of the carotid artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bou-Sa\&amp;quot;id</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Garcia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sérusclat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of free-moving elements in 2D ultrasound sparse arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Roux</w:t>
+                <w:t xml:space="preserve">A new method for 2D-vector blood flow imaging based on unconventional beamforming techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5125 - 5129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955134v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle decorrelation of motion in Ultrasound Fourier images</w:t>
               </w:r>
@@ -21437,51 +21437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic acoustic simulation of 2D probe elements in simulated annealing sparse array optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21562,77 +21562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of arterial wall motion using ultrafast imaging with transverse oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21815,597 +21815,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-size elements in 2D sparse arrays for 3D medical ultrasound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Robini</w:t>
+                <w:t xml:space="preserve">Frequency-domain high frame-rate 2D vector flow imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. in press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.817-824, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850067v1</w:t>
+                <w:t xml:space="preserve">hal-00850058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing Ultrasound Imaging using Overcomplete Dictionaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Lorintiu</w:t>
+                <w:t xml:space="preserve">An alternative method to classical beamforming for transverse oscillation images: application to elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.45-48</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850070v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain high frame-rate 2D vector flow imagin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Boni</w:t>
+                <w:t xml:space="preserve">Compressive Sensing Ultrasound Imaging using Overcomplete Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Czech Respublic, Unknown Region</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955142v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain high frame-rate 2D vector flow imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Boni</w:t>
+                <w:t xml:space="preserve">Variable-size elements in 2D sparse arrays for 3D medical ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.817-824, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. in press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00850058v1</w:t>
+                <w:t xml:space="preserve">hal-00850067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative method to classical beamforming for transverse oscillation images: application to elastography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Varray</w:t>
+                <w:t xml:space="preserve">Frequency-domain high frame-rate 2D vector flow imagin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. in press</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Respublic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850048v1</w:t>
+                <w:t xml:space="preserve">hal-01955142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac motion assessement from echocardiographic image sequences by means of the structure multivector</w:t>
               </w:r>
@@ -22889,51 +22889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp. 628-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22952,1980 +22952,1980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards High Frame Rate Cardiac Ultrasonography - a Circular Wave Imaging Approach</w:t>
+                <w:t xml:space="preserve">High-speed vector motion imaging with diverging circular waves: in vitro study using a spinning disc phantom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dort</w:t>
+                <w:t xml:space="preserve">S. Shahriari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shahriari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Respublic, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850072v1</w:t>
+                <w:t xml:space="preserve">hal-01955143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations transverses et estimation du mouvement échocardiographie : le Tagging Ultrasonore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+                <w:t xml:space="preserve">Towards High Frame Rate Cardiac Ultrasonography - a Circular Wave Imaging Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM - Signal et Image en Acoustique Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.2018 - 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921538v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed vector motion imaging with diverging circular waves: in vitro study using a spinning disc phantom</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscillations transverses et estimation du mouvement échocardiographie : le Tagging Ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Czech Respublic, Unknown Region</w:t>
+              <w:t xml:space="preserve">SIAM - Signal et Image en Acoustique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955143v1</w:t>
+                <w:t xml:space="preserve">hal-00921538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation 2D du mouvement de la paroi carotidienne sur des séquences d'images US RF tagguées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zahnd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sérusclat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830912v1</w:t>
+                <w:t xml:space="preserve">hal-00829538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+                <w:t xml:space="preserve">Transverse oscillations beamformer design for sector scan using back-propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467363⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1100-1103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830363v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-propagation based beamformer design for Transverse Oscillations in Echocardiography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+                <w:t xml:space="preserve">Imagerie ultrasonore médicale par échantillonnage compressés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810784v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse array techniques for 2D array ultrasound imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Cachard</w:t>
+                <w:t xml:space="preserve">Monogenic phase based optical flow computation for myocardial motion analysis in 3D echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">STACOM workshop at MICCAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810649v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking micro tool in a dynamic 3D ultrasound situation using Kalman filter and RANSAC algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1076-1079, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829556v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
+                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830243v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic phase based optical flow computation for myocardial motion analysis in 3D echocardiography</w:t>
+                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACOM workshop at MICCAI 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2329 - 2332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839223v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking micro tool in a dynamic 3D ultrasound situation using Kalman filter and RANSAC algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cachard</w:t>
+                <w:t xml:space="preserve">Back-propagation based beamformer design for Transverse Oscillations in Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830289v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore médicale par échantillonnage compressés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+                <w:t xml:space="preserve">Sparse array techniques for 2D array ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828870v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking biopsy needle using Kalman filter and RANSAC algorithm with 3D ultrasound</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810785v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage compressé pour l'imagerie ultrasonore médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR ISIS: Capteurs d'images pour le TDSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831311v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation 2D du mouvement de la paroi carotidienne sur des séquences d'images US RF tagguées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Vray</w:t>
+                <w:t xml:space="preserve">Tracking biopsy needle using Kalman filter and RANSAC algorithm with 3D ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829538v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse oscillations beamformer design for sector scan using back-propagation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echantillonnage compressé pour l'imagerie ultrasonore médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée du GDR ISIS: Capteurs d'images pour le TDSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830300v1</w:t>
+                <w:t xml:space="preserve">hal-00831311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi resolution transverse oscillations for motion estimation in ultrasound images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive sensing in medical ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1120-1123, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2012, Dresden, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830304v1</w:t>
+                <w:t xml:space="preserve">hal-00830731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time US-tagging combined with phase-based optical flow applied to 2D motion estimation of the carotid artery wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zahnd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24970,144 +24970,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive sensing in medical ultrasound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi resolution transverse oscillations for motion estimation in ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2012, Dresden, Germany. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1120-1123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830731v1</w:t>
+                <w:t xml:space="preserve">hal-00830304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-grid based elements positioning for optimal 2D array beams</w:t>
               </w:r>
@@ -25240,51 +25240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25348,77 +25348,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR ISIS - GDR Stic-Santé 2012: Représentations parcimonieuses, échantillonnage compressé et imagerie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25437,151 +25437,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic phase based myocardial motion analysis from cardiac ultrasound with transverse oscillations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+                <w:t xml:space="preserve">Monogenic phase based myocardium motion analysis from cardiac ultrasound with transverse oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dresden, Germany. pp.1098-1101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839216v1</w:t>
+                <w:t xml:space="preserve">hal-01955144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized 2-D array design for ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25636,645 +25636,645 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Signal Processing Conference (Eusipco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.2718 - 2722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic phase based myocardium motion analysis from cardiac ultrasound with transverse oscillations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Alessandrini</w:t>
+                <w:t xml:space="preserve">Monogenic phase based myocardial motion analysis from cardiac ultrasound with transverse oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Bernard</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dresden, Germany. pp.1098-1101</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955144v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813315v1</w:t>
+                <w:t xml:space="preserve">hal-01922169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de données RF ultrasonores par compressive sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressed Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orlando (USA), Unknown Region. pp.1427-1430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922166v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Reconstruction de données RF ultrasonores par compressive sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922169v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressed Sensing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Orlando (USA), Unknown Region. pp.1427-1430, </w:t>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922168v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine phase based motion estimation applied to echocardiography</w:t>
               </w:r>
@@ -26286,51 +26286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26488,235 +26488,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier domain beamforming for transverse oscillations</w:t>
+                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Diego, USA, Unknown Region. pp.1755 - 1758, </w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics 2009, Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Santiago, Chile. pp.235-244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955150v1</w:t>
+                <w:t xml:space="preserve">hal-01923301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
+                <w:t xml:space="preserve">Fourier domain beamforming for transverse oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics 2009, Physics Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Santiago, Chile. pp.235-244, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, USA, Unknown Region. pp.1755 - 1758, </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923301v1</w:t>
+                <w:t xml:space="preserve">hal-01955150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Ultrasound real-time monitoring of surgical tools</w:t>
               </w:r>
@@ -26827,51 +26827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive sensing for raw RF signals reconstruction in ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27247,51 +27247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time specific beamforming applied to motion trajectory estimation in ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zahnd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27636,64 +27636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Filtering for Detection of Microtools in 3D Ultrasound Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uhercik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27753,77 +27753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle localization methods in 3D ultrasound data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uhercik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27900,64 +27900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marincas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Beijing, China. pp.1761-1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27982,64 +27982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Resolution Parallel Integral Projection for Fast Localization of a Straight Electrode in 3D Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uhercik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28093,157 +28093,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric deformable block matching for ultrasound imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static mechanical assessment of elastic Young\textquoterights modulus of tissue mimicking materials used for medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Vray</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP\textquoteright07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Antonio, USA, Unknown Region. pp.II-429-II-432, </w:t>
+              <w:t xml:space="preserve">Proc. 29th Int. IEEE EMBC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.3450-3453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955160v1</w:t>
+                <w:t xml:space="preserve">hal-01955163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field simulation parameters design for realistic statistical parameters of Radio-Frequency ultrasound images</w:t>
               </w:r>
@@ -28268,51 +28272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New-York, USA, Unknown Region. pp.2247-2250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28340,191 +28344,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static mechanical assessment of elastic Young\textquoterights modulus of tissue mimicking materials used for medical imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Duboeuf</w:t>
+                <w:t xml:space="preserve">Parametric deformable block matching for ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Brusseau</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 29th Int. IEEE EMBC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.3450-3453, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP\textquoteright07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Antonio, USA, Unknown Region. pp.II-429-II-432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955163v1</w:t>
+                <w:t xml:space="preserve">hal-01955160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic scanning of micro needle in biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28818,64 +28818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Methods for Tool Localization in Biological Tissue from 3D Ultrasound Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28942,278 +28942,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Beamforming for Lateral Oscillations in Elastography Using Synthetic Aperture Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional sub-sample estimation using plane phase fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loizeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Grava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.548⟩</w:t>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1152-1155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955164v1</w:t>
+                <w:t xml:space="preserve">hal-01955165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional sub-sample estimation using plane phase fitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Beamforming for Lateral Oscillations in Elastography Using Synthetic Aperture Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Wilhjelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grava</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.A. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1152-1155, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.(2168-2171), </w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955165v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young modulus imaging based on axial and lateral strain estimation using a standard linear probe</w:t>
               </w:r>
@@ -29614,51 +29614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Wilhjelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29995,316 +29995,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Ultrasound Imaging of Tissue Anisotropy Using Spatial Coherence: Comparison between Plane Waves and Diverging Waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
+                <w:t xml:space="preserve">3D Diverging Waves with 2D Sparse Arrays: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Tortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599497v1</w:t>
+                <w:t xml:space="preserve">hal-01599702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Diverging Waves with 2D Sparse Arrays: A Feasibility Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Varray</w:t>
+                <w:t xml:space="preserve">3D Ultrasound Imaging of Tissue Anisotropy Using Spatial Coherence: Comparison between Plane Waves and Diverging Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Turquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599702v1</w:t>
+                <w:t xml:space="preserve">hal-01599497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGERIE HARMONIQUE ULTRASONORE PAR INVERSION D’IMPULSION A HAUTE CADENCE D’IMAGERIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31122,51 +31122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107788" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Alzein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crocco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D Caviglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.107979" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamraoui Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emannuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liebgott Herv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3581350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3560872" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3427309" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henri Fessy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.103924" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Malinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026456" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Moign" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quaegebeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dutour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Fajnorova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43322-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3325657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3308486" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pialot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2022.3160880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Leissegues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naaim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2022.3162419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Meiburger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marzola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zahnd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Faita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Loizou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.105333" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ghigo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeab039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Giangrossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mattesini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dallai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3051628" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regev Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitai Fingerhut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina Eldar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3068078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2944090" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Kinn Ekroll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Avdal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M&#248;lgaard Saxhaug" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Dalen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3028874" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2925581" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2820384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2809553" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27490-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699658v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Souchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8020200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9HP0VZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2753406" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Meier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bel-Brunon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Turquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.08.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7QPQ7KD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373285v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Montoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHT87VLM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235740v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.007050" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614550659" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zahnd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;rusclat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4905376" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235722v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Yu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006910" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lenge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Righi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ciuti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.01.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.007320" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006543" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3064" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955139v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhercik" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121528v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDHMLCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holst" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Wilhjelm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Torp-Pedersend" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3DR1Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Gao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2261823" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734613502004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850032v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2267742" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121047v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2226903" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2707" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955149v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2046416" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2009412" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443231v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyshchik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higashi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barva" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Duhamel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641301v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fromageau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443321v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jensen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacouture" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aoudi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Needles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Foster" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640131v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Wilhjelm" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494846v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980794" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379389v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201812" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494947v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201847" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379442v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abirizk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201375" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365599v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla Usero" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazierli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793616" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380662v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715287" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947776v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793876" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941986v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308368" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682425v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308095" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04138519v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648087" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848270v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957526" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819352v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898005v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Lain&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958665" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898051v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842358v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958463" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897937v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957590" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612935v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612152v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Henri Fessy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024787v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352623v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094581v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn St&#248;ylen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse L&#248;vstakken" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457383v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926165" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457385v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925855" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457382v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925824" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842615v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926273" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457640v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925839" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457651v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Goti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926013" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457646v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Long" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925612" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063521v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580182" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894167v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polichetti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580186" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063569v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579766" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894165v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579857" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894169v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrogio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579808" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955120v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattesini" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moign" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579668" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063722v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078068v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto J Lavarello" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285691v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505208v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894173v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091999" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598539v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Marius Hoel Rindal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Austeng" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599744v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505250v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609166v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504967v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Apoutou N'Djin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437598v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728601" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955125v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Long" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438446v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728749" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439630v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728784" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955126v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265859v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0220" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265886v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362894" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446446v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel, Roux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232553v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pages" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955130v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenge" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955135v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0552" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051090v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cellai" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854579" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955129v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bou-Sa\&amp;amp;quot;id" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Savary" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955133v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lai" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850067v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955142v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boni" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850058v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2260" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850048v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147282v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0392" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850056v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0217" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935396v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristea" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850061v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0151" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850072v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Posada" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dort" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chayer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shahriari" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloutier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0515" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955143v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810784v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810649v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839223v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830289v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235745" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828870v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810785v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831311v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829538v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830300v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235751" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830304v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235756" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840399v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830731v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0486" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830790v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839229v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830916v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955144v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955145v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douziech" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0179" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955146v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0396" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955150v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935762" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792368v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gaufillet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liegbott" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Uherc&#237;k" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955147v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935717" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955148v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanchard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935714" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955156v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955155v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441925" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955151v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955154v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441538" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955153v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922367v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marincas" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955157v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4540925" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955160v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379184" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922375v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.565" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955163v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353073" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955162v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1556_mari" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955158v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.491" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955159v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352749" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955166v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hlavac" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.507" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955164v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Wilhjelm" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Jensen" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.548" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955165v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grava" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660552" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955169v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Said" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromageau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590385" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955168v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foster" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955171v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernot" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418084" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955170v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533023" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955173v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192675" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599497v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599702v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505475v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798417v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107788" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Alzein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crocco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D Caviglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.107979" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamraoui Mohamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emannuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liebgott Herv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3581350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3560872" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3583178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Adam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3427309" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Riglet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henri Fessy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.103924" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Malinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026456" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Moign" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quaegebeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dutour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Fajnorova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43322-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3325657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3308486" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pialot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2022.3160880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Leissegues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naaim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tortoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2022.3162419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Meiburger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marzola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zahnd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Faita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Loizou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.105333" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nicolet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bujoreanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122412809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ghigo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeab039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Giangrossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mattesini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dallai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3051628" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regev Cohen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitai Fingerhut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina Eldar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3068078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2944090" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Kinn Ekroll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Avdal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M&#248;lgaard Saxhaug" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Dalen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3028874" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Badescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2925581" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2820384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2809553" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27490-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699658v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Souchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8020200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2736890" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9HP0VZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2753406" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Meier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bel-Brunon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Robini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614776" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Turquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.08.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7QPQ7KD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2602242" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Montoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.01.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHT87VLM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734614550659" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.007050" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Yu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006910" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207368v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zahnd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;rusclat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4905376" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lenge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Righi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ciuti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.01.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.007320" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006543" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fargier-Voiron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lynch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4901642" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3064" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargier-Voiron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.02.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HG0BJ9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955139v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121528v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDHMLCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhercik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holst" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Wilhjelm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Torp-Pedersend" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3DR1Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Gao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2261823" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734613502004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850032v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2267742" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D9724D1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121047v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2226903" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2707" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955149v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2046416" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2009412" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443231v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443133v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Duhamel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443136v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyshchik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higashi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641301v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fromageau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443321v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jensen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacouture" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aoudi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Needles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Foster" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640131v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Wilhjelm" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201847" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494846v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980794" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201812" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379442v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abirizk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201375" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaraoui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coffy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201529" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365599v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla Usero" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazierli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793616" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638660v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306556" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380662v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715287" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947776v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793876" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941986v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308368" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682425v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308095" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04138519v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648087" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819352v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848110v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848270v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842356v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ecarlat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957526" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898051v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Lain&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898005v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958665" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842358v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958463" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897937v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957590" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Henri Fessy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612935v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024787v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925855" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094581v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn St&#248;ylen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse L&#248;vstakken" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352623v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457383v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926165" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457382v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925824" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842615v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926273" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457640v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925839" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457651v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Goti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8926013" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457646v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Long" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925612" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955120v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattesini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moign" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badescu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrusca" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579668" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922104v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bujoreanu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Benane" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liebgott" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580182" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894167v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polichetti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580186" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894169v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrogio" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenner" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579808" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063569v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579766" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894165v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579857" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987969v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mehdi Benane" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063722v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078068v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto J Lavarello" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285691v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609173v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894173v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8091999" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598539v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599409v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599351v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Marius Hoel Rindal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Austeng" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598578v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599744v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504967v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Apoutou N'Djin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crola da Silva" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505250v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572492v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953359" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609166v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438438v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Diarra" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samikannu Ravi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728414" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955125v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Long" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437598v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728601" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438446v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728749" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439630v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728784" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955126v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265828v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0096" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286079v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265859v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0220" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272818v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramalli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0431" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265886v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362894" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232553v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pages" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446446v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel, Roux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265785v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Presles" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fargier-Voiron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Biston" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.251" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955134v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054202v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Biston" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lynch" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955135v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0552" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955130v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenge" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Righi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053245v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146717v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955129v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bou-Sa\&amp;amp;quot;id" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Savary" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051090v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cellai" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854579" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955131v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955133v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lai" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850058v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boni" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2260" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850048v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850067v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955142v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147282v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0392" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850056v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0217" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935396v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristea" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aulanier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850061v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0151" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150347v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955143v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Posada" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shahriari" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chayer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloutier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850072v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dort" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0515" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829538v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830300v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235751" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828870v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839223v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830289v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235745" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810784v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810649v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810785v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831311v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830731v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0486" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840399v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830304v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235756" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830790v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839229v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831314v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955144v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830916v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922168v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0353" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922166v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955145v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douziech" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0179" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955146v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0396" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955150v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935762" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792368v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gaufillet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liegbott" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#225;n Uherc&#237;k" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922175v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935766" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955147v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935717" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955148v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanchard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935714" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955156v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955155v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441925" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955151v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955154v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441538" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955153v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922367v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marincas" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955157v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4540925" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955163v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353073" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922375v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.565" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955160v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379184" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955162v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1556_mari" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955158v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.491" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955159v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352749" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955166v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hlavac" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.507" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955165v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grava" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660552" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955164v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Wilhjelm" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Jensen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.548" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955169v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Said" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromageau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590385" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955168v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foster" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955171v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernot" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418084" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955170v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533023" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955173v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192675" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599702v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599497v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505475v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798417v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>