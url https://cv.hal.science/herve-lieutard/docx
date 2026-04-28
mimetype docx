--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -505,174 +505,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes graphiques de l’occitan</w:t>
+                <w:t xml:space="preserve">Pour une approche sociolinguistique des systèmes graphiques des langues de France et d’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.n.c. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 86, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Pour une approche sociolinguistique des systèmes graphiques des langues de France et d’ailleurs</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes graphiques de l’occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.n.c</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 86, pp.n.c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.4076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063683v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Recherche en occitan à l'Université de Montpellier</w:t>
               </w:r>
@@ -1075,165 +1075,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des deux rives Europe-Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petites langues d’Europe : le luxembourgeois, le sarde et le croate du Burgenland (présentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104338v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03061234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion des occitanophones à l'usage du français</w:t>
               </w:r>
@@ -2198,165 +2198,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02394860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Choix linguistiques dans le Petit Thalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international des médiévistes, Session 1038 "Collective Memory in Montpellier's Petit Thalamus: Digital Humanities, Language, and the Mapping of the Past", Leeds, 2-5 juillet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Leeds, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet Thalamus : au-delà de l’édition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop AcTo, Ressorsas numericas per l'occitan medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilda CAITI-RUSSO; Francesca FRONTINI; Hervé LIEUTARD; Camilla TALFANI, Nov 2018, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182508v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03073747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergéncia e elaboracion d'un occitan oficial escrich prediglossic: l'exemple del Pichòt Talamus</w:t>
               </w:r>
@@ -3463,488 +3463,488 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Provençal et niçard : des configurations exemplaires des tendances intégratives et séparatrices en domaine occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux - PUB. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les noms des variantes de langue minoritaire. Études de cas en France et en Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-118, 2024, 979-10-300-0839-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/diglossia2.9791030008395.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tendances antagonistes de la lexicographie provençale entre le XVIIIe et la première moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yan Lespoux; François Pic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfre lei mots e lei paraulas, Mélanges offerts à Jean-Yves CASANOVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Dòcuments, pp.375-386, 2024, en cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phonologie de l'occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Esher; Jean Sibille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique occitane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter; De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-258, 2024, Manuals of Romance Lingiistics, 9783110738322; 9783110733433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110733433-010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...153 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;Annales occitanes&amp;quot;, introduction linguistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+                <w:t xml:space="preserve">Index des noms de personnes et de lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Blévec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilda Caïti-Russo; Daniel Le Blévec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Thalamus de Montpellier - Les « Annales occitanes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PULM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.55-74, 2023, Histoires et sociétés, 978-2-36781-501-5</w:t>
+              <w:t xml:space="preserve">, pp.591-694, 2023, Histoires et sociétés, 978-2-36781-501-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563395v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04563413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">Gilda Caiti-Russo</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Annales occitanes&amp;quot;, introduction linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilda Caïti-Russo; Daniel Le Blévec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Thalamus de Montpellier - Les « Annales occitanes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PULM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.591-694, 2023, Histoires et sociétés, 978-2-36781-501-5</w:t>
+              <w:t xml:space="preserve">, pp.55-74, 2023, Histoires et sociétés, 978-2-36781-501-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563413v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches linguistiques et lexicographiques de l’occitan médiéval</w:t>
               </w:r>
@@ -4315,51 +4315,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l'occitan (chapitre 1)</w:t>
+                <w:t xml:space="preserve">Description de l'occitan (chapitre 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Sanchiz</w:t>
@@ -4372,93 +4372,93 @@
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Torreilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Nique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis d'occitan et de catalan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRDP de l'Académie de Montpellier, pp.15-39, 2006</w:t>
+              <w:t xml:space="preserve">, CRDP de l'Académie de Montpellier, pp.71-82, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055629v1</w:t>
+                <w:t xml:space="preserve">hal-03055630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de l'occitan (chapitre 3)</w:t>
+                <w:t xml:space="preserve">Histoire de l'occitan (chapitre 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Sanchiz</w:t>
@@ -4471,69 +4471,69 @@
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Torreilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Nique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis d'occitan et de catalan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRDP de l'Académie de Montpellier, pp.71-82, 2006</w:t>
+              <w:t xml:space="preserve">, CRDP de l'Académie de Montpellier, pp.15-39, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055630v1</w:t>
+                <w:t xml:space="preserve">hal-03055629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4545,430 +4545,430 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossodiversité, regards croisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La revendication des « minorités régionales » en France depuis 1945, en Occitanie et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Calvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 96, 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 95, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ykq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossodiversité, regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Lespoux</w:t>
+                <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 95, 2024, </w:t>
+              <w:t xml:space="preserve">, 96, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11ykq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12e7j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766562v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour la revitalisation des langues indigènes et minorées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les aléas glottopolitiques d'une langue vulnérable : l'aragonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Orosia Campos Bandrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lengas.6864⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.7358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558849v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04558839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la revitalisation des langues indigènes et minorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lengas.7358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lengas.6864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558839v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie linguistique, politiques linguistiques, anglicismes</w:t>
               </w:r>
@@ -5104,183 +5104,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cançon e poesia en occitan</w:t>
+                <w:t xml:space="preserve">Varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lengas.5629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lengas.5139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558873v1</w:t>
+                <w:t xml:space="preserve">hal-04558879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varia</w:t>
+                <w:t xml:space="preserve">Cançon e poesia en occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lengas.5139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lengas.5629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558879v1</w:t>
+                <w:t xml:space="preserve">hal-04558873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia</w:t>
               </w:r>
@@ -6114,51 +6114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reso.www.univ-montp3.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lengas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164075v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2022.v24n1a54262" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.4852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.4076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauzet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Caiti-Russo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouiran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escud&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03449-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110733433/html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia2.9791030008395.6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04563395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04563413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04164069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/dictionnaire-grammatical-de-l-occitan-moderne-nvlle-ed.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sanchiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cort&#233;s Montoya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7j" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6864" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Al&#233;n Garabato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Orosia Campos Bandr&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7358" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6224" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558853v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6227" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.4822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.4318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.3252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1374" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reso.www.univ-montp3.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lengas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164075v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2022.v24n1a54262" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.4852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.4076" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauzet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Caiti-Russo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouiran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escud&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03449-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia2.9791030008395.6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110733433/html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04563413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bl&#233;vec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04563395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04164069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/dictionnaire-grammatical-de-l-occitan-moderne-nvlle-ed.html#tab-label-additional" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sanchiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ykq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cort&#233;s Montoya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Al&#233;n Garabato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Orosia Campos Bandr&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7358" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6864" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6224" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558853v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.6227" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5139" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.5629" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.4822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.4318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.3252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104266v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.1374" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>