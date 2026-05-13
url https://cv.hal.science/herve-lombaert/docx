--- v0 (2026-04-05)
+++ v1 (2026-05-13)
@@ -1256,423 +1256,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Human Cardiac Laminar Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Lombaert</w:t>
+                <w:t xml:space="preserve">Human Statistical Atlas of Cardiac Fiber Architecture from DT-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farida Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of STACOM Workshop at MICCAI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of International Society for Magnetic Resonance in Medicine (ISMRM) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal, Québec, Canada. pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813800v1</w:t>
+                <w:t xml:space="preserve">inria-00616212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Statistical Atlas of Cardiac Fiber Architecture from DT-MRI</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Society for Magnetic Resonance in Medicine (ISMRM) 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New York City, NY, United States. pp.171--179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21028-0_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00616212v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lombaert</w:t>
+                <w:t xml:space="preserve">Variability of the Human Cardiac Laminar Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of STACOM Workshop at MICCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00616208v1</w:t>
+                <w:t xml:space="preserve">hal-00813800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Atlas of Human Cardiac Fibers: Comparison with Abnormal Hearts</w:t>
               </w:r>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,51 +1952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lombaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Cheriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-013-0681-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Criminisi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_67" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bleton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Margeta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arcaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kastner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Moll&#233;ro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Neumann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Roh&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasi Datar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_51" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Zikic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10470-6_62" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36620-8_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VN63X30-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lombaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Cheriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-013-0681-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Criminisi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_67" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bleton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Margeta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arcaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kastner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Moll&#233;ro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Neumann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Roh&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasi Datar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20309-6_51" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Zikic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10470-6_62" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36620-8_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VN63X30-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33709-3_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>