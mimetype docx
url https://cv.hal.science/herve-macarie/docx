--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -195,597 +195,597 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in environmental biotechnology and engineering [editorial]</w:t>
+                <w:t xml:space="preserve">Comprehensive characterization of organic compounds present in chlordecone commercial formulations (Kepone and Curlone) applied in the French West Indies using gas and liquid chromatography hyphenated with high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Dubocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Escamilla-Alvarado</w:t>
+                <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
+                <w:t xml:space="preserve">Anh Tuan Lormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.16549-16553. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.101131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36494-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05414259v1</w:t>
+                <w:t xml:space="preserve">hal-05566983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydra bioassay for the evaluation of chlordecone toxicity at environmental concentrations, alone or in complex mixtures with dechlorinated byproducts: experimental observations and modeling by experimental design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in environmental biotechnology and engineering [editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Macarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Moreau</w:t>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+                <w:t xml:space="preserve">Yveline Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Macarie</w:t>
+                <w:t xml:space="preserve">Carlos Escamilla-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel E Martínez</w:t>
+                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (60), pp.91017-91035. </w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.16549-16553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-22050-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36494-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843265v1</w:t>
+                <w:t xml:space="preserve">ird-05414259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in environmental biotechnology and engineering 2018</w:t>
+                <w:t xml:space="preserve">Hydra bioassay for the evaluation of chlordecone toxicity at environmental concentrations, alone or in complex mixtures with dechlorinated byproducts: experimental observations and modeling by experimental design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Gortares-Maroyoqui</w:t>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Gabriela Ulloa-Mercado</w:t>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidia Josefina Rios-Vazquez</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Breton-Deval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Macarie</w:t>
+                <w:t xml:space="preserve">Daniel E Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27 (23), pp.28463-28468. </w:t>
+              <w:t xml:space="preserve">, 2022, 29 (60), pp.91017-91035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-09377-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-22050-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947286v1</w:t>
+                <w:t xml:space="preserve">hal-03843265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to identify the causes and to solve a sludge granulation problem in methanogenic reactors : application to a full-scale plant treating cheese wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Advances in environmental biotechnology and engineering 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gortares-Maroyoqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Gabriela Ulloa-Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidia Josefina Rios-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Breton-Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (22), pp.21318 - 21331. </w:t>
+              <w:t xml:space="preserve">, 2020, 27 (23), pp.28463-28468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9818-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-09377-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01586541v4</w:t>
+                <w:t xml:space="preserve">hal-02947286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental biotechnology and engineering: two convergent areas to provide real solutions for a growing world</w:t>
               </w:r>
@@ -810,51 +810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Domínguez-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Poggi-Varaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -899,1224 +899,1358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01851805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental biotechnology and engineering: crucial tools for improving and caring for the environment and the quality of life of modern societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategy to identify the causes and to solve a sludge granulation problem in methanogenic reactors : application to a full-scale plant treating cheese wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Macarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector M. Poggi-Varaldo</w:t>
+                <w:t xml:space="preserve">Maricela Esquivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien A. Devault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Macarie</w:t>
+                <w:t xml:space="preserve">Acela Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (33), pp.25483-25487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0621-y⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (22), pp.21318 - 21331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9818-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681607v1</w:t>
+                <w:t xml:space="preserve">ird-01586541v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Pseudomonas pictorum Gray and Thornton 1928 to genus Stenotrophomonas as Stenotrophomonas pictorum comb. nov., and emended description of the genus Stenotrophomonas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental biotechnology and engineering: crucial tools for improving and caring for the environment and the quality of life of modern societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Le Mer</w:t>
+                <w:t xml:space="preserve">Hector M. Poggi-Varaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Joseph</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Damien A. Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001880⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (33), pp.25483-25487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0621-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01563113v3</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural transformation of chlordecone into 5b-hydrochlordecone in French West Indies soils: statistical evidence for investigating long-term persistence of organic pollutants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer of Pseudomonas pictorum Gray and Thornton 1928 to genus Stenotrophomonas as Stenotrophomonas pictorum comb. nov., and emended description of the genus Stenotrophomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pascaline</w:t>
+                <w:t xml:space="preserve">Aboubakar Sidiki Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+                <w:t xml:space="preserve">Jean Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mouvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Macarie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 23 (n° 1), pp. 81-97. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (6), pp.1894 - 1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4865-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347150v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01563113v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop protection and environmental health: legacy management and new concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Natural transformation of chlordecone into 5b-hydrochlordecone in French West Indies soils: statistical evidence for investigating long-term persistence of organic pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A. Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soazig Lemoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pascaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Crop protection and environmental health: legacy management and new concepts, 23 (1), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5714-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, vol. 23 (n° 1), pp. 81-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4865-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444054v1</w:t>
+                <w:t xml:space="preserve">hal-01347150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibbs Free Energy of Formation of Chlordecone and Potential Degradation Products: Implications for Remediation Strategies and Environmental Fate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Novak</w:t>
+                <w:t xml:space="preserve">Crop protection and environmental health: legacy management and new concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien A. Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Archelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Macarie</w:t>
+                <w:t xml:space="preserve">Soazig Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (15), pp.8131 - 8139. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Crop protection and environmental health: legacy management and new concepts, 23 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es301165p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5714-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786840v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the biological processes available for the treatment of sugarcane mill wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gibbs Free Energy of Formation of Chlordecone and Potential Degradation Products: Implications for Remediation Strategies and Environmental Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dolfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Archelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sugar Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (15), pp.8131 - 8139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es301165p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744628v3</w:t>
+                <w:t xml:space="preserve">hal-01786840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the supplementation with a primary carbon source on the resistance to oxygen exposure of methanogenic sludge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of the biological processes available for the treatment of sugarcane mill wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Macarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 48 (6), pp.119 - 124</w:t>
+              <w:t xml:space="preserve">International Sugar Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (1292), pp.431-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01824220v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744628v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the application of anaerobic treatment to chemical and petrochemical wastewaters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of the supplementation with a primary carbon source on the resistance to oxygen exposure of methanogenic sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estrada-Vázquez C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarie H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kato M.T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodríguez-Vázquez R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esparza-García F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 42 (5-6), pp.201-213. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 48 (6), pp.119 - 124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02089618v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01824220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrade of a petrochemical wastewater treatment plant by an upflow anaerobic pond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Overview of the application of anaerobic treatment to chemical and petrochemical wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 42 (5-6), pp.269-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2000.0523⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 42 (5-6), pp.201-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2000.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761201v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02089618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ferrous sulphate to reduce the redox potential and allow the start-up of UASB reactors treating slowly biodegradable compounds : application to a wastewater containing 4-methylbenzoic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Upgrade of a petrochemical wastewater treatment plant by an upflow anaerobic pond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalberto Noyola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P Guyot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernando Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593331608616354⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (5-6), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2000.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01728516v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of terephthalic acid plant wastewater with an anaerobic fixed film reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Use of ferrous sulphate to reduce the redox potential and allow the start-up of UASB reactors treating slowly biodegradable compounds : application to a wastewater containing 4-methylbenzoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P Guyot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16 (12), pp.1185 - 1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593331608616354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01728516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treatment of terephthalic acid plant wastewater with an anaerobic fixed film reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noyola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Macarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1990, 11 (3), pp.239 - 248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593339009384862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2126,969 +2260,969 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets de mélanges contenant du chlordécone et deux produits phytosanitaires, l’azoxystrobine et l’AMPA, à concentrations environnementales sur un invertébré aquatique modèle, l’hydre d’eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LiCOCO - Vivre avec le chlordécone: une co-construction fondée sur les opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles, Pôle Martinique - Campus de Schoelcher, Apr 2025, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of the insecticide chlordecone under methanogenic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Amic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cimetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Latin American Workshop and Symposium on Anaerobic Digestion (DAAL XIV),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Ingeniería - Universidad Nacional Autónoma de México (II-UNAM), campus Juriquilla, Oct 2023, Querétaro, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04433493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d’un andain-pilote de compostage de sargasses polluées par la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupe Français de recherches sur les Pesticides (GFP2021): Monitoring des pesticides dans les aliments et les matières végétales environnementales, évaluation du risque pour la santé et agroécologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des plans d’expériences en écotoxicologie pour la quantification des effets de mélanges de chlordécone et d’un dérivé ayant perdu trois chlores : une étude encourageante pour la remédiation en zones à pollution persistante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Jong-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergent Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupe Français de recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille (virtuelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir de la chlordécone en conditions méthanogéniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Panorama de la problématique chlordécone : Contexte historique, situation actuelle aux Antilles, gestion du problème et quelles pistes pour une solution définitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides, Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
+              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides: Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03725191v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03725394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de la problématique chlordécone : Contexte historique, situation actuelle aux Antilles, gestion du problème et quelles pistes pour une solution définitive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Devenir de la chlordécone en conditions méthanogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Amic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides: Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
+              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides, Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03725394v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03725191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contamination des sédiments des mangroves de Martinique par des pesticides agricoles (chlordécone, cadusaphos) et des polluants urbains (ETM, HAP) : incidences sur les activités respiratoires et la diversité catabolique des communautés microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème congrès du Groupe Français des Pesticides - Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlordécone est elle biodégradable et biodisponible? Quelques considérations issues de la littérature et résultats expérimentaux préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rangon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXXIème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02949747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3098,965 +3232,965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental concentrations of chlordecone (insecticide), glyphosate-based herbicide and imazalil (fungicide) in mixture on reproductive rate, morphology and DNA damage in the freshwater Hydra vulgaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Cadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Orsière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Environmental Biotechnology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04579710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de fer pour la dépollution des sols contaminés par la chlordécone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation physique (granulométrie, nature de la matrice minérale) de la formulation commerciale à 5% de chlordécone utilisée autrefois en bananeraie aux Antilles françaises et connue sous le nom de Curlone®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04440362v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04436082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bioessai avec l’hydre d’eau douce pour évaluer la toxicité du chlordécone aux concentrations environnementales, seul ou en mélange complexe avec des sous-produits déchlorés : observations expérimentales et modélisation par plan d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04442981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physique (granulométrie, nature de la matrice minérale) de la formulation commerciale à 5% de chlordécone utilisée autrefois en bananeraie aux Antilles françaises et connue sous le nom de Curlone®</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticules de fer pour la dépollution des sols contaminés par la chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Gil-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Diez-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rébufa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04436082v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04440362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of chlordecone dechlorination by chemical reduction using Fe(II)/Fe(III)-oxides coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Woignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Symposium on Environmental Biotechnology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ciudad Obregón, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par GC-MS des formulations commerciales de chlordécone (Kepone® et Curlone®) épandues aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Woignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wayne Sovocool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04436062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussion des herbicides (simazine et propachlore) et de l’addition d’une souche dégradatrice de simazine (DSZ1), dans l’évolution de l’écologie microbienne du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente M. Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carmen Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides - Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03725396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further evidence of biodegradability of the POP chlordecone under methanogenic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Sastre-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lema J.M. (ed.), Fdez-Polanco F. (ed.), Carballa M. (ed.), Rodriguez J. (ed.), Suarez S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint Jacques de Compostelle, Spain. IWA Anaerobic Digestion Specialist Group, 3 p./ISBN 978-84-695-7756-1, 2013, Proceedings of 13th world congress on anaerobic digestion : Recovering (bio)resources for the world [CD ROM ]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4066,279 +4200,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical approach to chlordecone biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Archelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magalie Lesueur Jannoyer, Philippe Cattan, Thierry Woignier, Florence Clostre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis management of chronic pollution : contaminated soil and human health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.191-209, 2016, 9781498737838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01559694v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How early diagenesis reveals in situ biodegradation of herbicides in sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dolfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herbicides and environment, Kortekamp, A. (ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, p. 443 - p. 468, 2011, 978-953-307-476-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4348,109 +4482,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la chlordéconémie d'un chercheur de l'IRD en mission de 2 mois aux Antilles en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4518,51 +4652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C6268A1"/>
+    <w:nsid w:val="FC122BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4749,51 +4883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-macarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8233-6215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312168X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1403-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05414259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36494-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22050-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gortares-Maroyoqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Gabriela Ulloa-Mercado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Josefina Rios-Vazquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Breton-Deval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09377-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01586541v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Esquivel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acela Laguna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Mamouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9818-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01851805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Candal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Curutchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dom&#237;nguez-Montero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2636-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M. Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0621-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01563113v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Mer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pascaline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4865-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5714-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dolfing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Novak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301165p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744628v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada-V&#225;zquez C." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarie H." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato M.T." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-V&#225;zquez R." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esparza-Garc&#237;a F." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02089618v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0515" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761201v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Noyola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Varela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Landrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marcelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0523" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01728516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331608616354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737867v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noyola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Guyot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593339009384862" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pfister" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04433493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Amic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergent Michelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Macarie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Devault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04579710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04440362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diez-Pascual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wayne Sovocool" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente M. Angeles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Lobo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01559694v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macarie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolfing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/hal-04464423v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-macarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8233-6215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312168X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1403-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05566983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Lormier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05414259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36494-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22050-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gortares-Maroyoqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Gabriela Ulloa-Mercado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Josefina Rios-Vazquez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Breton-Deval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09377-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01851805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Candal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Curutchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dom&#237;nguez-Montero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2636-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01586541v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Esquivel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acela Laguna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Mamouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9818-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M. Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0621-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01563113v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Mer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pascaline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4865-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5714-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dolfing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Novak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301165p" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744628v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada-V&#225;zquez C." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarie H." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato M.T." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-V&#225;zquez R." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esparza-Garc&#237;a F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02089618v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0515" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761201v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Noyola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Varela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Landrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marcelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0523" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01728516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331608616354" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737867v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noyola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593339009384862" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pfister" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04433493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Amic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergent Michelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Macarie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Devault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04579710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04440362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diez-Pascual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436062v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wayne Sovocool" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente M. Angeles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Lobo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01559694v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolfing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/hal-04464423v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>