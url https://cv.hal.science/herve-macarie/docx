--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -765,295 +765,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental biotechnology and engineering: two convergent areas to provide real solutions for a growing world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategy to identify the causes and to solve a sludge granulation problem in methanogenic reactors : application to a full-scale plant treating cheese wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Macarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Candal</w:t>
+                <w:t xml:space="preserve">Maricela Esquivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Curutchet</w:t>
+                <w:t xml:space="preserve">Acela Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Domínguez-Montero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Macarie</w:t>
+                <w:t xml:space="preserve">Olivier Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Poggi-Varaldo</w:t>
+                <w:t xml:space="preserve">Rachid El Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (22), pp.21267 - 21271. </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (22), pp.21318 - 21331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2636-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9818-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01851805v1</w:t>
+                <w:t xml:space="preserve">ird-01586541v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to identify the causes and to solve a sludge granulation problem in methanogenic reactors : application to a full-scale plant treating cheese wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental biotechnology and engineering: two convergent areas to provide real solutions for a growing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Candal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Domínguez-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid El Mamouni</w:t>
+                <w:t xml:space="preserve">Hector Poggi-Varaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (22), pp.21318 - 21331. </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (22), pp.21267 - 21271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9818-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2636-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01586541v4</w:t>
+                <w:t xml:space="preserve">ird-01851805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental biotechnology and engineering: crucial tools for improving and caring for the environment and the quality of life of modern societies</w:t>
               </w:r>
@@ -2764,221 +2764,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de la problématique chlordécone : Contexte historique, situation actuelle aux Antilles, gestion du problème et quelles pistes pour une solution définitive</w:t>
+                <w:t xml:space="preserve">Devenir de la chlordécone en conditions méthanogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Amic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides: Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
+              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides, Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03725394v1</w:t>
+                <w:t xml:space="preserve">ird-03725191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir de la chlordécone en conditions méthanogéniques</w:t>
+                <w:t xml:space="preserve">Panorama de la problématique chlordécone : Contexte historique, situation actuelle aux Antilles, gestion du problème et quelles pistes pour une solution définitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides, Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
+              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides: Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03725191v1</w:t>
+                <w:t xml:space="preserve">ird-03725394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contamination des sédiments des mangroves de Martinique par des pesticides agricoles (chlordécone, cadusaphos) et des polluants urbains (ETM, HAP) : incidences sur les activités respiratoires et la diversité catabolique des communautés microbiennes</w:t>
               </w:r>
@@ -3365,359 +3365,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04579710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physique (granulométrie, nature de la matrice minérale) de la formulation commerciale à 5% de chlordécone utilisée autrefois en bananeraie aux Antilles françaises et connue sous le nom de Curlone®</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rébufa</w:t>
+                <w:t xml:space="preserve">Nanoparticules de fer pour la dépollution des sols contaminés par la chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Gil-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Diez-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04436082v1</w:t>
+                <w:t xml:space="preserve">ird-04440362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bioessai avec l’hydre d’eau douce pour évaluer la toxicité du chlordécone aux concentrations environnementales, seul ou en mélange complexe avec des sous-produits déchlorés : observations expérimentales et modélisation par plan d'expériences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Moreau</w:t>
+                <w:t xml:space="preserve">Caractérisation physique (granulométrie, nature de la matrice minérale) de la formulation commerciale à 5% de chlordécone utilisée autrefois en bananeraie aux Antilles françaises et connue sous le nom de Curlone®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rébufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier, France. , 2022</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04442981v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04436082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de fer pour la dépollution des sols contaminés par la chlordécone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
+                <w:t xml:space="preserve">Un bioessai avec l’hydre d’eau douce pour évaluer la toxicité du chlordécone aux concentrations environnementales, seul ou en mélange complexe avec des sous-produits déchlorés : observations expérimentales et modélisation par plan d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04440362v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04442981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of chlordecone dechlorination by chemical reduction using Fe(II)/Fe(III)-oxides coupling</w:t>
               </w:r>
@@ -4652,51 +4652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC122BF5"/>
+    <w:nsid w:val="13E265A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4883,51 +4883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-macarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8233-6215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312168X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1403-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05566983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Lormier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05414259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36494-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22050-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gortares-Maroyoqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Gabriela Ulloa-Mercado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Josefina Rios-Vazquez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Breton-Deval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09377-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01851805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Candal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Curutchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dom&#237;nguez-Montero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2636-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01586541v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Esquivel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acela Laguna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Mamouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9818-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M. Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0621-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01563113v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Mer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pascaline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4865-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5714-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dolfing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Novak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301165p" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744628v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada-V&#225;zquez C." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarie H." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato M.T." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-V&#225;zquez R." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esparza-Garc&#237;a F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02089618v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0515" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761201v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Noyola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Varela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Landrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marcelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0523" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01728516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331608616354" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737867v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noyola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593339009384862" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pfister" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04433493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Amic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergent Michelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Macarie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Devault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04579710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04440362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diez-Pascual" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436062v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wayne Sovocool" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente M. Angeles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Lobo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01559694v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolfing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/hal-04464423v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-macarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8233-6215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312168X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1403-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05566983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Lormier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05414259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36494-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22050-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gortares-Maroyoqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Gabriela Ulloa-Mercado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Josefina Rios-Vazquez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Breton-Deval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09377-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01586541v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Esquivel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acela Laguna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Mamouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9818-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01851805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Candal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Curutchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dom&#237;nguez-Montero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2636-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M. Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0621-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01563113v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Mer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pascaline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4865-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5714-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dolfing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Novak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301165p" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744628v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada-V&#225;zquez C." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarie H." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato M.T." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-V&#225;zquez R." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esparza-Garc&#237;a F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02089618v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0515" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761201v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Noyola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Varela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Landrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marcelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0523" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01728516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331608616354" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737867v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noyola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593339009384862" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pfister" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04433493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Amic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergent Michelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Macarie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Devault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04579710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04440362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diez-Pascual" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436062v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wayne Sovocool" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente M. Angeles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Lobo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01559694v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolfing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/hal-04464423v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>