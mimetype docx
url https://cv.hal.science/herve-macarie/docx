--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">25312168X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=exgiP3oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/B-1403-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -221,2036 +242,2036 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive characterization of organic compounds present in chlordecone commercial formulations (Kepone and Curlone) applied in the French West Indies using gas and liquid chromatography hyphenated with high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dubocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Lormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 22, pp.101131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in environmental biotechnology and engineering [editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rébufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Le Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escamilla-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, pp.16549-16553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-025-36494-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05414259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydra bioassay for the evaluation of chlordecone toxicity at environmental concentrations, alone or in complex mixtures with dechlorinated byproducts: experimental observations and modeling by experimental design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (60), pp.91017-91035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-022-22050-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in environmental biotechnology and engineering 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gortares-Maroyoqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Gabriela Ulloa-Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidia Josefina Rios-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Breton-Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (23), pp.28463-28468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-09377-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to identify the causes and to solve a sludge granulation problem in methanogenic reactors : application to a full-scale plant treating cheese wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environmental biotechnology and engineering: two convergent areas to provide real solutions for a growing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Candal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Domínguez-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Mamouni</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Poggi-Varaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (22), pp.21318 - 21331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9818-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (22), pp.21267 - 21271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2636-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01586541v4</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01851805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental biotechnology and engineering: two convergent areas to provide real solutions for a growing world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Candal</w:t>
+                <w:t xml:space="preserve">Strategy to identify the causes and to solve a sludge granulation problem in methanogenic reactors : application to a full-scale plant treating cheese wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Curutchet</w:t>
+                <w:t xml:space="preserve">Maricela Esquivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Domínguez-Montero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Macarie</w:t>
+                <w:t xml:space="preserve">Acela Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Poggi-Varaldo</w:t>
+                <w:t xml:space="preserve">Olivier Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (22), pp.21267 - 21271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2636-4⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (22), pp.21318 - 21331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9818-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01851805v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01586541v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental biotechnology and engineering: crucial tools for improving and caring for the environment and the quality of life of modern societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector M. Poggi-Varaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A. Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (33), pp.25483-25487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-0621-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Pseudomonas pictorum Gray and Thornton 1928 to genus Stenotrophomonas as Stenotrophomonas pictorum comb. nov., and emended description of the genus Stenotrophomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakar Sidiki Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (6), pp.1894 - 1900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijsem.0.001880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01563113v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural transformation of chlordecone into 5b-hydrochlordecone in French West Indies soils: statistical evidence for investigating long-term persistence of organic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A. Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pascaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 23 (n° 1), pp. 81-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4865-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop protection and environmental health: legacy management and new concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A. Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Crop protection and environmental health: legacy management and new concepts, 23 (1), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5714-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibbs Free Energy of Formation of Chlordecone and Potential Degradation Products: Implications for Remediation Strategies and Environmental Fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dolfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Archelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (15), pp.8131 - 8139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es301165p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the biological processes available for the treatment of sugarcane mill wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sugar Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 108 (1292), pp.431-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744628v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the supplementation with a primary carbon source on the resistance to oxygen exposure of methanogenic sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrada-Vázquez C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarie H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kato M.T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez-Vázquez R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esparza-García F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 48 (6), pp.119 - 124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01824220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the application of anaerobic treatment to chemical and petrochemical wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 42 (5-6), pp.201-213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2000.0515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02089618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrade of a petrochemical wastewater treatment plant by an upflow anaerobic pond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalberto Noyola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 42 (5-6), pp.269-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2000.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of ferrous sulphate to reduce the redox potential and allow the start-up of UASB reactors treating slowly biodegradable compounds : application to a wastewater containing 4-methylbenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 16 (12), pp.1185 - 1192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593331608616354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01728516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of terephthalic acid plant wastewater with an anaerobic fixed film reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noyola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 11 (3), pp.239 - 248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593339009384862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2260,969 +2281,969 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets de mélanges contenant du chlordécone et deux produits phytosanitaires, l’azoxystrobine et l’AMPA, à concentrations environnementales sur un invertébré aquatique modèle, l’hydre d’eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LiCOCO - Vivre avec le chlordécone: une co-construction fondée sur les opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles, Pôle Martinique - Campus de Schoelcher, Apr 2025, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of the insecticide chlordecone under methanogenic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Amic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cimetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Latin American Workshop and Symposium on Anaerobic Digestion (DAAL XIV),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Ingeniería - Universidad Nacional Autónoma de México (II-UNAM), campus Juriquilla, Oct 2023, Querétaro, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04433493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d’un andain-pilote de compostage de sargasses polluées par la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupe Français de recherches sur les Pesticides (GFP2021): Monitoring des pesticides dans les aliments et les matières végétales environnementales, évaluation du risque pour la santé et agroécologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des plans d’expériences en écotoxicologie pour la quantification des effets de mélanges de chlordécone et d’un dérivé ayant perdu trois chlores : une étude encourageante pour la remédiation en zones à pollution persistante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Jong-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergent Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupe Français de recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille (virtuelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir de la chlordécone en conditions méthanogéniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Panorama de la problématique chlordécone : Contexte historique, situation actuelle aux Antilles, gestion du problème et quelles pistes pour une solution définitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides, Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
+              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides: Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03725191v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03725394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de la problématique chlordécone : Contexte historique, situation actuelle aux Antilles, gestion du problème et quelles pistes pour une solution définitive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Devenir de la chlordécone en conditions méthanogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Amic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides: Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
+              <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides, Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03725394v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03725191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contamination des sédiments des mangroves de Martinique par des pesticides agricoles (chlordécone, cadusaphos) et des polluants urbains (ETM, HAP) : incidences sur les activités respiratoires et la diversité catabolique des communautés microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème congrès du Groupe Français des Pesticides - Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlordécone est elle biodégradable et biodisponible? Quelques considérations issues de la littérature et résultats expérimentaux préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rangon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXXIème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02949747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3232,965 +3253,965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental concentrations of chlordecone (insecticide), glyphosate-based herbicide and imazalil (fungicide) in mixture on reproductive rate, morphology and DNA damage in the freshwater Hydra vulgaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tassistro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Cadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Orsière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Environmental Biotechnology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04579710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de fer pour la dépollution des sols contaminés par la chlordécone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un bioessai avec l’hydre d’eau douce pour évaluer la toxicité du chlordécone aux concentrations environnementales, seul ou en mélange complexe avec des sous-produits déchlorés : observations expérimentales et modélisation par plan d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04440362v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04442981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique (granulométrie, nature de la matrice minérale) de la formulation commerciale à 5% de chlordécone utilisée autrefois en bananeraie aux Antilles françaises et connue sous le nom de Curlone®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rébufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04436082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bioessai avec l’hydre d’eau douce pour évaluer la toxicité du chlordécone aux concentrations environnementales, seul ou en mélange complexe avec des sous-produits déchlorés : observations expérimentales et modélisation par plan d'expériences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nanoparticules de fer pour la dépollution des sols contaminés par la chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Gil-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Diez-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel E Martínez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier, France. , 2022</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04442981v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04440362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of chlordecone dechlorination by chemical reduction using Fe(II)/Fe(III)-oxides coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Woignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Symposium on Environmental Biotechnology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ciudad Obregón, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par GC-MS des formulations commerciales de chlordécone (Kepone® et Curlone®) épandues aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Woignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wayne Sovocool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04436062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussion des herbicides (simazine et propachlore) et de l’addition d’une souche dégradatrice de simazine (DSZ1), dans l’évolution de l’écologie microbienne du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente M. Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carmen Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides - Protection des cultures et santé environnementale : héritages et conceptions nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03725396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further evidence of biodegradability of the POP chlordecone under methanogenic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Sastre-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lema J.M. (ed.), Fdez-Polanco F. (ed.), Carballa M. (ed.), Rodriguez J. (ed.), Suarez S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint Jacques de Compostelle, Spain. IWA Anaerobic Digestion Specialist Group, 3 p./ISBN 978-84-695-7756-1, 2013, Proceedings of 13th world congress on anaerobic digestion : Recovering (bio)resources for the world [CD ROM ]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4200,279 +4221,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical approach to chlordecone biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Sastre-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Archelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magalie Lesueur Jannoyer, Philippe Cattan, Thierry Woignier, Florence Clostre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis management of chronic pollution : contaminated soil and human health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.191-209, 2016, 9781498737838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01559694v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How early diagenesis reveals in situ biodegradation of herbicides in sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Macarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dolfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herbicides and environment, Kortekamp, A. (ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, p. 443 - p. 468, 2011, 978-953-307-476-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4482,109 +4503,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la chlordéconémie d'un chercheur de l'IRD en mission de 2 mois aux Antilles en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Macarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4652,51 +4673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13E265A5"/>
+    <w:nsid w:val="82B7DBAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4883,51 +4904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-macarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8233-6215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312168X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1403-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05566983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Lormier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05414259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36494-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22050-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gortares-Maroyoqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Gabriela Ulloa-Mercado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Josefina Rios-Vazquez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Breton-Deval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09377-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01586541v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Esquivel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acela Laguna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Mamouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9818-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01851805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Candal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Curutchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dom&#237;nguez-Montero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2636-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M. Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0621-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01563113v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Mer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pascaline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4865-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5714-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dolfing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Novak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301165p" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744628v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada-V&#225;zquez C." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarie H." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato M.T." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-V&#225;zquez R." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esparza-Garc&#237;a F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02089618v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0515" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761201v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Noyola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Varela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Landrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marcelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0523" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01728516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331608616354" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737867v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noyola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593339009384862" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pfister" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04433493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Amic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergent Michelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Macarie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Devault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04579710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04440362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diez-Pascual" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436062v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wayne Sovocool" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente M. Angeles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Lobo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01559694v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584094v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolfing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/hal-04464423v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-macarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8233-6215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312168X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=exgiP3oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1403-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05566983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubocq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Macarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Lormier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05414259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;bufa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36494-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Andraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Mart&#237;nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22050-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gortares-Maroyoqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Gabriela Ulloa-Mercado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Josefina Rios-Vazquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Breton-Deval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09377-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01851805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Candal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Curutchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Dom&#237;nguez-Montero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2636-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01586541v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Esquivel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acela Laguna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Mamouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9818-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M. Poggi-Varaldo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A. Devault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0621-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01563113v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Mer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pascaline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4865-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lemoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5714-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dolfing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Novak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301165p" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744628v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01824220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrada-V&#225;zquez C." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarie H." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato M.T." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-V&#225;zquez R." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esparza-Garc&#237;a F." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02089618v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0515" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761201v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Noyola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Varela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Landrieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marcelo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0523" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01728516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Guyot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331608616354" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737867v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noyola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593339009384862" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pfister" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04433493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Amic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03242005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergent Michelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sarrazin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02949747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Macarie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Devault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sastre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04579710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04442981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04440362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diez-Pascual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02021158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04436062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wayne Sovocool" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03725396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente M. Angeles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carmen Lobo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648258v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Sastre-Conde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01559694v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Devault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Macarie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolfing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/hal-04464423v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>