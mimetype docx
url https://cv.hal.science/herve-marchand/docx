--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1015,339 +1015,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Opacity of Regular Predicates on Modal Transition Systems</w:t>
+                <w:t xml:space="preserve">Diagnosis and Opacity Problems for Infinite State Systems Modeled by Recursive Tile Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Darondeau</w:t>
+                <w:t xml:space="preserve">Sébastien Chédor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 ((1-2)), pp.251-270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10626-014-0193-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25 ((1-2)), pp.271-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-014-0197-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987988v1</w:t>
+                <w:t xml:space="preserve">hal-00994970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcement and Validation (at runtime) of Various Notions of Opacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">Enforcing Opacity of Regular Predicates on Modal Transition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 (4), pp.531-570. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 25 ((1-2)), pp.251-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-014-0193-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10626-014-0196-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987985v1</w:t>
+                <w:t xml:space="preserve">hal-00987988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and Opacity Problems for Infinite State Systems Modeled by Recursive Tile Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+                <w:t xml:space="preserve">Enforcement and Validation (at runtime) of Various Notions of Opacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 ((1-2)), pp.271-294. </w:t>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.531-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10626-014-0197-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10626-014-0196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994970v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Supervisory Control of Distributed Systems with Communications</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control for Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,238 +3350,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00526287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Discrete-Event Controllers based on the Signal Environment</w:t>
+                <w:t xml:space="preserve">Incremental Design of a Power Transformer Station Controller using a Controller Synthesis Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Le Guernic</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Samaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26 (8), pp.729-741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546147v1</w:t>
+                <w:t xml:space="preserve">hal-00546156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Design of a Power Transformer Station Controller using a Controller Synthesis Methodology</w:t>
+                <w:t xml:space="preserve">Synthesis of Discrete-Event Controllers based on the Signal Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazen Samaan</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bournai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (4), pp.325-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008311720696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546156v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Synthesis of Optimal Schedulers in Discrete Event Control Problems with Multiple Goals</w:t>
               </w:r>
@@ -3928,51 +3928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Verification of Inference Observability in Decentralized Discrete-Event Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C K Sharpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4343,51 +4343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing Opacity in Modular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Zinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,51 +4654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WODES 2018 - 14th IFAC Workshop on Discrete Event Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Sorrento, Italy. pp.464 - 471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4830,252 +4830,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logico-numerical Control for Software Components Reconfiguration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferencing and beyond: further adventures with parity-based architectures for decentralized discrete-event systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Alvares</w:t>
+                <w:t xml:space="preserve">Laurie Ricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T F Lidbetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2017 - IEEE Conference on Control Technology and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th World Congress The International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644754v1</w:t>
+                <w:t xml:space="preserve">hal-01590438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferencing and beyond: further adventures with parity-based architectures for decentralized discrete-event systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logico-numerical Control for Software Components Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Ricker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T F Lidbetter</w:t>
+                <w:t xml:space="preserve">Frederico Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress The International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCTA 2017 - IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Mauna Lani, HI, United States. pp.1599 - 1606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2017.8062685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590438v1</w:t>
+                <w:t xml:space="preserve">hal-01644754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cost of diagnosis with disambiguation</w:t>
               </w:r>
@@ -5143,51 +5143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the weakest link(s): Coalition games for decentralized discrete-event control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,373 +5461,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiPEX: A Tool Chain for Timed Property Enforcement During eXecution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discrete Control-Based Design of Adaptive and Autonomic Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soguy Mak-Karé Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV'2015, 6th International Conference on Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23820-3_22⟩</w:t>
+              <w:t xml:space="preserve">ICDCIT: International Conference on Distributed Computing and Internet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14977-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244446v1</w:t>
+                <w:t xml:space="preserve">hal-01116015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Applying Logico-numerical Control to Dynamically Partially Reconfigurable Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xin An</w:t>
+                <w:t xml:space="preserve">TiPEX: A Tool Chain for Timed Property Enforcement During eXecution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC International Workshop On Dependable Control of Discrete Systems - DCDS'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RV'2015, 6th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.306-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23820-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187745v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Control-Based Design of Adaptive and Autonomic Computing Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Towards Applying Logico-numerical Control to Dynamically Partially Reconfigurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCIT: International Conference on Distributed Computing and Internet Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IFAC International Workshop On Dependable Control of Discrete Systems - DCDS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cancun, Mexico. pp.132-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-14977-6_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116015v1</w:t>
+                <w:t xml:space="preserve">hal-01187745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcement of (Timed) Properties with Uncontrollable Events</w:t>
               </w:r>
@@ -6578,51 +6578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soguy Mak-Karé Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6673,51 +6673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parity-based architecture for decentralized discrete-event control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6755,77 +6755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of partially observed recursive tile systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chédor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7416,51 +7416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control for Modal Specifications of Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7717,261 +7717,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00530584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Testable Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Contracts for modular discrete controller synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mounier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Testing Software and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.30-46, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2010 conference on Languages, compilers, and tools for embedded systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Stockholm, Sweden. pp.57-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1755888.1755898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510018v2</w:t>
+                <w:t xml:space="preserve">inria-00476910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracts for modular discrete controller synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+                <w:t xml:space="preserve">More Testable Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2010 conference on Languages, compilers, and tools for embedded systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Stockholm, Sweden. pp.57-66, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Testing Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.30-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1755888.1755898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00476910v1</w:t>
+                <w:t xml:space="preserve">inria-00510018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de tests pour des propriétés de sécurité</w:t>
               </w:r>
@@ -8809,51 +8809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opacity Enforcing Control Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9237,51 +9237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Komenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Workshop on Discrete-Event System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Rydzyna, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9300,343 +9300,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00424857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs de surveillance pour le diagnostic de systèmes à événements discrets</w:t>
+                <w:t xml:space="preserve">Supervision Patterns in Discrete Event Systems Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2006 (Congrès Reconnaissance des formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Discrete Event Systems, WODES'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Ann-Arbor, United States. pp.262-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WODES.2006.1678440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463795v1</w:t>
+                <w:t xml:space="preserve">inria-00425085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular and Decentralized Supervisory Control of Concurrent Discrete Event Systems Using Reduced System Models.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaus Schmidt</w:t>
+                <w:t xml:space="preserve">Motifs de surveillance pour le diagnostic de systèmes à événements discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudin</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Discrete Event Systems, WODES'06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2006 (Congrès Reconnaissance des formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00425106v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00463795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision Patterns in Discrete Event Systems Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Modular and Decentralized Supervisory Control of Concurrent Discrete Event Systems Using Reduced System Models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Discrete Event Systems, WODES'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Ann-Arbor, United States. pp.262-268, </w:t>
+              <w:t xml:space="preserve">, Jul 2006, Ann-Arbor, United States. pp.149-154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WODES.2006.1678440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WODES.2006.1678423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00425085v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00425106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision patterns in discrete event systems</w:t>
               </w:r>
@@ -9648,51 +9648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9992,204 +9992,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00520028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Control and Deadlock Avoidance Control Problem for Concurrent Discrete Event Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudin</w:t>
+                <w:t xml:space="preserve">Supervisory Control of Infinite Symbolic Systems using Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jeannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44nd IEEE Conference on Decision and Control (CDC'05) and Control and European Control Conference ECC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.2763-2768</w:t>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00483911v1</w:t>
+                <w:t xml:space="preserve">inria-00483925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Control of Infinite Symbolic Systems using Abstract Interpretation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jeannet</w:t>
+                <w:t xml:space="preserve">Supervisory Control and Deadlock Avoidance Control Problem for Concurrent Discrete Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44nd IEEE Conference on Decision and Control (CDC'05) and Control and European Control Conference ECC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.31-35</w:t>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.2763-2768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00483925v1</w:t>
+                <w:t xml:space="preserve">inria-00483911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular supervisory control with general indecomposable specification languages</w:t>
               </w:r>
@@ -10593,308 +10593,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Control of Asynchronous and Hierarchical Finite State Machines</w:t>
+                <w:t xml:space="preserve">Contrôle de systèmes à événements discrets hiérarchiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ième Colloque Francophone sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Metz, France. pp.383-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00520032v1</w:t>
+                <w:t xml:space="preserve">inria-00520044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the conformance of reactive discrete-event systems using supervisory control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Supervisory Control of Asynchronous and Hierarchical Finite State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tschaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00520030v1</w:t>
+                <w:t xml:space="preserve">inria-00520032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de systèmes à événements discrets hiérarchiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudin</w:t>
+                <w:t xml:space="preserve">Ensuring the conformance of reactive discrete-event systems using supervisory control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tschaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Colloque Francophone sur la Modélisation des Systèmes Réactifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.2692 - 2697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2003.1273030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00520044v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00520030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de contrôleurs pour une relation de conformité</w:t>
               </w:r>
@@ -11187,51 +11187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caspi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11606,90 +11606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SIGNAL declarative synchronous language: controller synthesis and systems/architecture design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bournai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Orlando, United States. pp.3284 - 3289, </w:t>
@@ -11740,77 +11740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Environment for Discrete-Event Controllers based on the Signal Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bournai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1998 IEEE International Conference on Systems, Man, And Cybernetics (SMC '98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, San Diego, California, United States. pp.770-775, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12360,51 +12360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Inference Observability in Supervisory Control of Discrete-Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C K Sharpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12650,51 +12650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Ricker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12845,51 +12845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable L2: Objectives of Phase 1 and use cases denition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12980,51 +12980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13181,51 +13181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control for Modal Specifications of Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13667,51 +13667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control for Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13851,51 +13851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opacity Enforcing Control Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14258,51 +14258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14771,51 +14771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Abstractions of Automata and their application to the Supervisory Control Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14942,51 +14942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de conception d'automatismes discrets basé sur le langage Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bournai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15218,51 +15218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Signal data flow methodology applied to a production cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tochéou Pascalin Amagbegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15573,51 +15573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C8A1A3C"/>
+    <w:nsid w:val="00794320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15804,51 +15804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095626360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Meira-G&#243;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110736" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafortune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3051459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-017-0255-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0193-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;dor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0197-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kalyon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2283093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gazagnaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0158-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00662539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubreil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-012-0141-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0101-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0106-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0097" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Schuppen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TKV4JNJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.70707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-0007-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.289-315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J336TF3W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desolme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.04.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tschaen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540410001705202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boivineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6423(00)00020-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K86NN81-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bournai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008311720696" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93AF2DE17C6403131F7461821C3DF8CF5AB284A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998341964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walker H." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yoon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129743" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C K Sharpe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ricker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03229532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Majith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Dinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Zinck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.341" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ricker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Lidbetter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkerson L. Andrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D. L. Machado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510018v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2009.5410356" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Genc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424857v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463795v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425106v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmidt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678423" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678440" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34735-6_18" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11526841_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24704-3_11" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1273030" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520044v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMRTS.2002.1019204" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525565v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45828-X_19" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L5NBJ6D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175694" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184677" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980609" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980328" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.725501" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04054414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738169v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kecir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507143v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312747v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265855v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136129v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070534v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072592v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072844v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074157v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toch&#233;ou Pascalin Amagbegnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01589972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095626360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Meira-G&#243;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110736" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafortune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3051459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-017-0255-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;dor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0197-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0193-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kalyon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2283093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gazagnaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0158-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00662539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubreil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-012-0141-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0101-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0106-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0097" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Schuppen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TKV4JNJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.70707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-0007-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.289-315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J336TF3W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desolme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.04.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tschaen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540410001705202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boivineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6423(00)00020-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K86NN81-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bournai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008311720696" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93AF2DE17C6403131F7461821C3DF8CF5AB284A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998341964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walker H." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yoon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129743" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C K Sharpe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ricker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03229532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Majith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Dinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Zinck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.341" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ricker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Lidbetter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkerson L. Andrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D. L. Machado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510018v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2009.5410356" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Genc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424857v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678440" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425106v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678423" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34735-6_18" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483911v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11526841_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24704-3_11" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1273030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMRTS.2002.1019204" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525565v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45828-X_19" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L5NBJ6D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175694" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184677" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980609" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980328" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.725501" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04054414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738169v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kecir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507143v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312747v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265855v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136129v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070534v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072592v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072844v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074157v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toch&#233;ou Pascalin Amagbegnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01589972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>