--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -4527,226 +4527,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent secrets with quantified suspicion</w:t>
+                <w:t xml:space="preserve">Opacity with powerful attackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Mullins</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSD' 2018 - 18th International Conference on Application of Concurrency to System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WODES 2018 - 14th IFAC Workshop on Discrete Event Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Sorrento, Italy. pp.464 - 471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757949v1</w:t>
+                <w:t xml:space="preserve">hal-01886156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opacity with powerful attackers</w:t>
+                <w:t xml:space="preserve">Concurrent secrets with quantified suspicion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Hélouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mullins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES 2018 - 14th IFAC Workshop on Discrete Event Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACSD' 2018 - 18th International Conference on Application of Concurrency to System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bratislava, Slovakia. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886156v1</w:t>
+                <w:t xml:space="preserve">hal-01757949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Limited Lookahead Control for Best-effort Dynamic Computing Resource Management</w:t>
               </w:r>
@@ -7717,261 +7717,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00530584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracts for modular discrete controller synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+                <w:t xml:space="preserve">More Testable Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2010 conference on Languages, compilers, and tools for embedded systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Stockholm, Sweden. pp.57-66, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Testing Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.30-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1755888.1755898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00476910v1</w:t>
+                <w:t xml:space="preserve">inria-00510018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Testable Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Contracts for modular discrete controller synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mounier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Testing Software and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.30-46, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2010 conference on Languages, compilers, and tools for embedded systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Stockholm, Sweden. pp.57-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1755888.1755898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510018v2</w:t>
+                <w:t xml:space="preserve">inria-00476910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de tests pour des propriétés de sécurité</w:t>
               </w:r>
@@ -9205,239 +9205,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constructive and modular approach to decentralized supervisory Control problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Komenda</w:t>
+                <w:t xml:space="preserve">Supervision Patterns in Discrete Event Systems Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Discrete-Event System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Discrete Event Systems, WODES'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Ann-Arbor, United States. pp.262-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WODES.2006.1678440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00424857v1</w:t>
+                <w:t xml:space="preserve">inria-00425085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision Patterns in Discrete Event Systems Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">A constructive and modular approach to decentralized supervisory Control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Komenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Discrete Event Systems, WODES'06</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Discrete-Event System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Rydzyna, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WODES.2006.1678440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00425085v1</w:t>
+                <w:t xml:space="preserve">inria-00424857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs de surveillance pour le diagnostic de systèmes à événements discrets</w:t>
               </w:r>
@@ -9449,51 +9449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2006 (Congrès Reconnaissance des formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9661,51 +9661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DX'06 (17th International Workshop on Principal of Diagnosis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Burgos, Spain. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14271,51 +14271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1784, 2006, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15573,51 +15573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00794320"/>
+    <w:nsid w:val="3F9F7AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15804,51 +15804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095626360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Meira-G&#243;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110736" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafortune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3051459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-017-0255-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;dor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0197-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0193-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kalyon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2283093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gazagnaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0158-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00662539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubreil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-012-0141-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0101-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0106-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0097" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Schuppen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TKV4JNJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.70707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-0007-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.289-315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J336TF3W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desolme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.04.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tschaen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540410001705202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boivineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6423(00)00020-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K86NN81-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bournai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008311720696" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93AF2DE17C6403131F7461821C3DF8CF5AB284A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998341964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walker H." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yoon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129743" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C K Sharpe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ricker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03229532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Majith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Dinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Zinck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.341" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ricker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Lidbetter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkerson L. Andrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D. L. Machado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510018v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2009.5410356" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Genc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424857v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678440" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425106v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678423" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34735-6_18" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483911v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11526841_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24704-3_11" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1273030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMRTS.2002.1019204" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525565v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45828-X_19" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L5NBJ6D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175694" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184677" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980609" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980328" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.725501" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04054414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738169v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kecir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507143v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312747v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265855v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136129v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070534v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072592v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072844v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074157v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toch&#233;ou Pascalin Amagbegnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01589972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095626360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Meira-G&#243;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110736" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafortune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3051459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-017-0255-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;dor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0197-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0193-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kalyon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2283093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gazagnaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0158-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00662539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubreil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-012-0141-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0101-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0106-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0097" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Schuppen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TKV4JNJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.70707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-0007-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.289-315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J336TF3W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desolme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.04.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tschaen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540410001705202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boivineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6423(00)00020-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K86NN81-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bournai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008311720696" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93AF2DE17C6403131F7461821C3DF8CF5AB284A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998341964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walker H." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yoon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129743" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C K Sharpe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ricker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03229532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Majith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Dinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Zinck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886156v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.341" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ricker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Lidbetter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkerson L. Andrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D. L. Machado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510018v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2009.5410356" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Genc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425085v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678440" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425106v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678423" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34735-6_18" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483911v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11526841_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24704-3_11" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1273030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMRTS.2002.1019204" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525565v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45828-X_19" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L5NBJ6D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175694" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184677" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980609" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980328" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.725501" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04054414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738169v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kecir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507143v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312747v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265855v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136129v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070534v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072592v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072844v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074157v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toch&#233;ou Pascalin Amagbegnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01589972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>