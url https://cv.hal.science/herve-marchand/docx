--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1677,261 +1677,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More testable properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of opaque systems with static and dynamic masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Franck Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (4), pp.407-437. </w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (1), pp.88-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10009-011-0220-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10703-012-0141-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743981v1</w:t>
+                <w:t xml:space="preserve">hal-00662539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of opaque systems with static and dynamic masks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More testable properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cassez</w:t>
+                <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dubreil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (1), pp.88-115. </w:t>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.407-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10703-012-0141-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10009-011-0220-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662539v1</w:t>
+                <w:t xml:space="preserve">hal-00743981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Supervisory Control of Infinite Transition Systems under Partial Observation using Abstract Interpretation</w:t>
               </w:r>
@@ -2151,51 +2151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control for Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5137,217 +5137,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the weakest link(s): Coalition games for decentralized discrete-event control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
+                <w:t xml:space="preserve">Diagnosability of Repairable Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Hélouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 55th IEEE Conference on Decision and Control </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las-Vegas, United States</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Discrete Event Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Xi'an, China. pp.256-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373709v1</w:t>
+                <w:t xml:space="preserve">hal-01302562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosability of Repairable Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
+                <w:t xml:space="preserve">Finding the weakest link(s): Coalition games for decentralized discrete-event control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie S. L. Ricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Discrete Event Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Xi'an, China. pp.256-262</w:t>
+              <w:t xml:space="preserve"> 55th IEEE Conference on Decision and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las-Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302562v1</w:t>
+                <w:t xml:space="preserve">hal-01373709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Runtime Enforcement *</w:t>
               </w:r>
@@ -6321,252 +6321,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of K-step Opacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runtime Enforcement of Timed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.7271-7278, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.229-244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6761043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863223v1</w:t>
+                <w:t xml:space="preserve">hal-00743270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Timed Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement of K-step Opacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.229-244, </w:t>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.7271-7278, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6761043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743270v2</w:t>
+                <w:t xml:space="preserve">hal-00863223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Control of Computing Systems Administration: a Programming Language supported Approach</w:t>
               </w:r>
@@ -7410,239 +7410,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00594942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Control for Modal Specifications of Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dubreil</w:t>
+                <w:t xml:space="preserve">Multicriteria optimal reconfiguration of fault-tolerant real-time tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Discrete Event Systems, WODES'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WODES'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Berlin, Germany. pp.366-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100830-3-DE-4013.00059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510013v1</w:t>
+                <w:t xml:space="preserve">inria-00510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria optimal reconfiguration of fault-tolerant real-time tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Girault</w:t>
+                <w:t xml:space="preserve">Supervisory Control for Modal Specifications of Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Discrete Event Systems, WODES'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Berlin, Germany. pp.428-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100830-3-DE-4013.00059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00510019v1</w:t>
+                <w:t xml:space="preserve">inria-00510013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Test Generation for Data-Flow Reactive Systems with time constraints</w:t>
               </w:r>
@@ -7717,451 +7717,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00530584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Testable Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Contracts for modular discrete controller synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mounier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Testing Software and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.30-46, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2010 conference on Languages, compilers, and tools for embedded systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Stockholm, Sweden. pp.57-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1755888.1755898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510018v2</w:t>
+                <w:t xml:space="preserve">inria-00476910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracts for modular discrete controller synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+                <w:t xml:space="preserve">More Testable Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2010 conference on Languages, compilers, and tools for embedded systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Stockholm, Sweden. pp.57-66, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Testing Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.30-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1755888.1755898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00476910v1</w:t>
+                <w:t xml:space="preserve">inria-00510018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de tests pour des propriétés de sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Confidentiality by Diagnosis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Luchon, France. pp.157-174</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.2584-2589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00420454v1</w:t>
+                <w:t xml:space="preserve">inria-00420420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Confidentiality by Diagnosis Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Génération automatique de tests pour des propriétés de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.2584-2589</w:t>
+              <w:t xml:space="preserve">4ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Luchon, France. pp.157-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00420420v1</w:t>
+                <w:t xml:space="preserve">inria-00420454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle décentralisé de systèmes symboliques infinis sous observation partielle</w:t>
               </w:r>
@@ -8376,51 +8376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Testing of Access Control for Security Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8467,64 +8467,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Observers for the Synthesis of Opaque Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8682,260 +8682,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00420445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of Sequence Patterns in Discrete Event Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Opacity Enforcing Control Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lafortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea. pp.537-543</w:t>
+              <w:t xml:space="preserve">Workshop on Discrete Event Systems, WODES'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Goteborg, Sweden. pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00420497v1</w:t>
+                <w:t xml:space="preserve">inria-00344269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opacity Enforcing Control Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Darondeau</w:t>
+                <w:t xml:space="preserve">Predictability of Sequence Patterns in Discrete Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahika Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Discrete Event Systems, WODES'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Goteborg, Sweden. pp.28-35</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea. pp.537-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00344269v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00420497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de moniteurs pour la surveillance de propriétés de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8986,64 +8986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse optimale de contrôleurs discrets et systèmes répartis tolérants aux fautes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9094,77 +9094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal discrete controller synthesis for modeling fault-tolerant distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9322,217 +9322,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00425085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constructive and modular approach to decentralized supervisory Control problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Komenda</w:t>
+                <w:t xml:space="preserve">Motifs de surveillance pour le diagnostic de systèmes à événements discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Discrete-Event System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Rydzyna, Poland</w:t>
+              <w:t xml:space="preserve">RFIA 2006 (Congrès Reconnaissance des formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00424857v1</w:t>
+                <w:t xml:space="preserve">inria-00463795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs de surveillance pour le diagnostic de systèmes à événements discrets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">A constructive and modular approach to decentralized supervisory Control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Komenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2006 (Congrès Reconnaissance des formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Discrete-Event System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Rydzyna, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463795v1</w:t>
+                <w:t xml:space="preserve">inria-00424857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular and Decentralized Supervisory Control of Concurrent Discrete Event Systems Using Reduced System Models.</w:t>
               </w:r>
@@ -9828,368 +9828,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00424858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Control of Hierarchical Synchronous Discrete Event Systems: A State-Based Approach</w:t>
+                <w:t xml:space="preserve">Une approche modulaire pour le contrôle de systèmes à événements discrets concurrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Limassol, Cyprus. pp.889-895</w:t>
+              <w:t xml:space="preserve">5ième Colloque Francophone sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Autran, France. pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00483946v1</w:t>
+                <w:t xml:space="preserve">inria-00520028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche modulaire pour le contrôle de systèmes à événements discrets concurrents</w:t>
+                <w:t xml:space="preserve">Safety Control of Hierarchical Synchronous Discrete Event Systems: A State-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième Colloque Francophone sur la Modélisation des Systèmes Réactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Autran, France. pp.79-94</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Limassol, Cyprus. pp.889-895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00520028v1</w:t>
+                <w:t xml:space="preserve">inria-00483946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Control of Infinite Symbolic Systems using Abstract Interpretation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jeannet</w:t>
+                <w:t xml:space="preserve">Supervisory Control and Deadlock Avoidance Control Problem for Concurrent Discrete Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44nd IEEE Conference on Decision and Control (CDC'05) and Control and European Control Conference ECC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.31-35</w:t>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.2763-2768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00483925v1</w:t>
+                <w:t xml:space="preserve">inria-00483911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Control and Deadlock Avoidance Control Problem for Concurrent Discrete Event Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudin</w:t>
+                <w:t xml:space="preserve">Supervisory Control of Infinite Symbolic Systems using Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jeannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44nd IEEE Conference on Decision and Control (CDC'05) and Control and European Control Conference ECC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.2763-2768</w:t>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00483911v1</w:t>
+                <w:t xml:space="preserve">inria-00483925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular supervisory control with general indecomposable specification languages</w:t>
               </w:r>
@@ -10982,200 +10982,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00520038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing multi-mode tasks with time cost and quality levels using optimal discrete control synthesis</w:t>
+                <w:t xml:space="preserve">Diagnostic de pannes sur des systèmes à événements discrets : une approche à base de modèles symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Euromicro Conference on Real-Time Systems (ECRTS'02)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Angers, France. pp.191-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00525533v1</w:t>
+                <w:t xml:space="preserve">inria-00525565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de pannes sur des systèmes à événements discrets : une approche à base de modèles symboliques</w:t>
+                <w:t xml:space="preserve">Managing multi-mode tasks with time cost and quality levels using optimal discrete control synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rozé</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Euromicro Conference on Real-Time Systems (ECRTS'02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Vienna, Austria. pp.241-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMRTS.2002.1019204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00525565v1</w:t>
+                <w:t xml:space="preserve">inria-00525533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Protocol for Loosely Time-Triggered Architectures</w:t>
               </w:r>
@@ -13194,51 +13194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control for Modal Specifications of Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13286,90 +13286,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More Testable Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7279, INRIA. 2010, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13470,64 +13470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Observers for the Synthesis of Opaque Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13654,51 +13654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control for Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,51 +13746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Information flow by Diagnosis Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13838,51 +13838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opacity Enforcing Control Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13930,64 +13930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal discrete controller synthesis for the modeling of fault-tolerant distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14061,51 +14061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahika Genc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lafortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14765,198 +14765,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Abstractions of Automata and their application to the Supervisory Control Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Supervisory Control Problem of Discrete Event Systems using Polynomial Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3814, INRIA. 1999</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3790, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072844v1</w:t>
+                <w:t xml:space="preserve">inria-00072869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Supervisory Control Problem of Discrete Event Systems using Polynomial Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Abstractions of Automata and their application to the Supervisory Control Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3790, INRIA. 1999</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3814, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072869v1</w:t>
+                <w:t xml:space="preserve">inria-00072844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de conception d'automatismes discrets basé sur le langage Signal</w:t>
               </w:r>
@@ -15573,51 +15573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F9F7AEC"/>
+    <w:nsid w:val="174F4E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15804,51 +15804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095626360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Meira-G&#243;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110736" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafortune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3051459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-017-0255-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;dor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0197-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0193-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kalyon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2283093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gazagnaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0158-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00662539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubreil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-012-0141-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0101-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0106-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0097" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Schuppen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TKV4JNJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.70707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-0007-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.289-315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J336TF3W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desolme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.04.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tschaen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540410001705202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boivineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6423(00)00020-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K86NN81-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bournai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008311720696" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93AF2DE17C6403131F7461821C3DF8CF5AB284A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998341964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walker H." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yoon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129743" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C K Sharpe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ricker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03229532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Majith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Dinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Zinck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886156v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.341" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ricker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Lidbetter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkerson L. Andrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D. L. Machado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510013v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510018v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2009.5410356" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Genc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425085v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678440" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425106v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678423" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34735-6_18" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483911v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11526841_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24704-3_11" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1273030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMRTS.2002.1019204" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525565v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45828-X_19" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L5NBJ6D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175694" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184677" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980609" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980328" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.725501" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04054414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738169v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kecir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507143v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312747v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265855v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136129v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070534v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072592v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072844v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074157v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toch&#233;ou Pascalin Amagbegnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01589972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095626360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;mulo Meira-G&#243;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafortune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110736" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafortune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3051459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-017-0255-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;dor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0197-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0193-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kalyon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2283093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gazagnaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0158-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00662539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dubreil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-012-0141-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0101-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-011-0106-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JEC-2009-0097" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Schuppen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TKV4JNJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Rusu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.70707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-006-0007-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.289-315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J336TF3W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M&#233;v&#233;lec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desolme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2005.04.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tschaen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540410001705202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boivineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samaan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6423(00)00020-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K86NN81-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bournai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008311720696" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93AF2DE17C6403131F7461821C3DF8CF5AB284A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012998341964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walker H." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129862" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yoon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA65672.2025.11129743" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04581576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C K Sharpe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Ricker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03229532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Majith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Dinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Zinck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390435v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886156v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.341" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01757949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ricker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F Lidbetter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkerson L. Andrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D. L. Machado" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530584v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Landry Nguena Timo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510018v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420454v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05031-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2009.5410356" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Genc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425085v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678440" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425106v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmidt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678423" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34735-6_18" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11526841_14" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24704-3_11" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1273030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525565v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMRTS.2002.1019204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45828-X_19" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L5NBJ6D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525535v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175694" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184677" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980609" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980328" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.725501" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04054414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738169v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kecir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507143v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312747v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00265855v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00136129v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070534v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072592v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074157v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toch&#233;ou Pascalin Amagbegnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01589972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>