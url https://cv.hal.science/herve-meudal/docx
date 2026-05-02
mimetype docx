--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Meudal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoisomerization of Azobenzene‐Extended Charybdotoxin for the Optical Control of K v 1.2 Potassium Channel Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Achouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (19), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202423278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn 2+ Bispidine Complexes as Potential Magnetic Resonance Imaging Agents : Noncoordinating Peripheral Functional Groups Affect Structural, Kinetic, and Relaxation Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc J Charbonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline M Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Control of Cardiac Rhythm by In Vivo Photoactivation of an ERG Channel Peptide Inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (6), pp.535-538. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo spatiotemporal control of voltage-gated ion channels by using photoactivatable peptidic toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ananda Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Filipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.417. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-27974-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELTEX E3 ligases ubiquitylate ADP-ribosyl modification on protein substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Suskiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hloušek-Kasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Mikoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (40), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.add4253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venomics Approach Coupled to High-Throughput Toxin Production Strategies Identifies the First Venom-Derived Melanocortin Receptor Agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Ciolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degueldre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Filipa Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (15), pp.8250-8264. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Iochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912941117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Nuclear Magnetic Resonance Studies at Presymptomatic and Symptomatic Stages of Huntington’s Disease on a Drosophila Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (10), pp.4034-4045. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancestral N-Terminal Domain of Big Defensins Drives Bacterially Triggered Assembly into Antimicrobial Nanonets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairé Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pii: e01821-19. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01821-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by native chemical ligation and characterization of the scorpion toxin AmmTx3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Zoukimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ait Ouares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.247-253. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual resistance of avian defensin AvBD7 to proteolytic enzymes preserves its antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Kravtzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Joulin-Giet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lecaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocyclic Gd(3+) Complexes with Pendant Crown Ethers Designed for Binding Zwitterionic Neurotransmitters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Oukhatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos K Logothetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Platas-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (31), pp.11226-11237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional NMR Structure of Hen Egg Gallin (Chicken Ovodefensin) Reveals a New Variation of the β-Defensin Fold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (10), pp.7211-20. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.507046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (10), pp.7746-55. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and analytical investigation of C-terminally modified peptide aldehydes and ketone: application to oxime ligation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès F Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.147-54. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.1429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined solution structure and backbone dynamics of the archaeal MC1 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Culard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (24), pp.5133-5145. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07927.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular requirements for the insecticidal activity of the plant peptide pea albumin 1 subunit b (PA1b).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (43), pp.32689-94. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.147199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Structure and Antibacterial Activity of Chicken Bone Marrow-Derived beta-Defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (11), pp.4647-4655. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00301-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-HIV-1 integrase activity of modified dinucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Chassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mbemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (12), pp.5029-5044. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Enzymatic Activity by PARACEST MRI: A General Approach to Target a Large Variety of Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.4370-4372. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200800809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enzymatic activity by PARACEST MRI: a general approach to target a large variety of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.4370-4372. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200800809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR studies of telomeric nucleoprotein complexes involving the Myb-like domain of the human telomeric protein TRF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bilbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Giraud-Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (3-4), pp.452-458. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution structures of stomoxyn and spinigerin, two insect antimicrobial peptides with an alpha-helical conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.92-103. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bip.20370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the zinc finger domain encompassing residues 13–51 of the nucleocapsid protein from simian immunodeficiency virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 393 (3), pp.725-732. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20051203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Potent Inhibitors of Botulinum Neurotoxin Type B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Quancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (22), pp.4648-4656. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0300680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thio-derived disulfides as potent inhibitors of botulinum neurotoxin type B: implications for zinc interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (21), pp.4655-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an optimal joint recognition of the S1' subsites of endothelin converting enzyme-1 (ECE-1), angiotensin converting enzyme (ACE), and neutral endopeptidase (NEP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Poras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (7), pp.1477-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Optimal Joint Recognition of the S 1 ‘ Subsites of Endothelin Converting Enzyme-1 (ECE-1), Angiotensin Converting Enzyme (ACE), and Neutral Endopeptidase (NEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Poras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (7), pp.1477-1486. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0005454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinic derivatives as new dual enkephalin-degrading enzyme inhibitors: synthesis, biological properties, and antinociceptive activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (7), pp.1398-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of glycine with dicarbonyl and related moieties in analogues of the C-terminal pentapeptide of cholecystokinin: CCK(2) agonists displaying a novel binding mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Million</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Danascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (20), pp.3614-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallopeptidase Inhibitors of Tetanus Toxin: A Combinatorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm981066w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsite Preferences in Aminopeptidase A (EC 3.4.11.7) Led to the Design of the First Highly Potent and Selective Inhibitors of This Enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia de Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (25), pp.5197-5211. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm9903040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleomimetic strategy for the inhibition of HIV-1 nucleocapsid protein NCp7 activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Druillennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C Fournié-Zaluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), pp.627-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsite Preferences in Aminopeptidase A (EC 3.4.11.7) Led to the Design of the First Highly Potent and Selective Inhibitors of This Enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia de Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (25), pp.5197-5211. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm9903040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel constrained CCK-B dipeptoid antagonists derived from pipecolic acid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S da Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (11), pp.1419-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,4-Dinitrophenyl 4-Methoxybenzyl Disulfide: A New Efficient Reagent for the Electrophilic Sulfenylation of β-Amino Ester Enolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (14), pp.4848-4850. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo9623853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and inhibition of aminopeptidase A by α-mercapto-β-amino acyl dipeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llorens-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (4/6), pp.411-414. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008894115205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Properties of New Constrained CCK-B Antagonists: Discrimination of Two Affinity States of the CCK-B Receptor on Transfected CHO Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mccort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (24), pp.3947-3956. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm970439a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Recognition of Neutral Endopeptidase and Angiotensin-Converting Enzyme Active Sites by Mercaptoacyldipeptides as a Means To Design Potent Dual Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Fournie-Zaluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (6), pp.1210-1219. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm950590p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Orally Active Dual Inhibitors of Neutral Endopeptidase and Angiotensin-Converting Enzyme with Long Duration of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Fournie-Zaluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter D Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (13), pp.2594-2608. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm950783c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of constrained 4-(phosphonomethyl)phenylalanine derivatives as hydrolytically stable analogs of O-phosphotyrosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang-Qing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Garbay-Jaureguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52 (12), pp.4411-4422. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(96)00085-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural parameters involved in the delta-opioid selectivity of several families of opioid peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruetschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gacel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Peptide and Protein Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (6), pp.576-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the synthesis of hydrophobic proteins using NCL-labile solubilizing tags: a case study of Crassostrea gigas big defensin 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GFPP &amp; 5th BPGM French-Belgian Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Peptides et Protéines, May 2022, Port Leucate, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ancestral traits lost during molecular evolution of Big-Defensins Towards β-defensins (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic NMR studies & Huntington’s disease: models in transgenic drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SMMAP 2017 - Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère défensine d'oeuf : caractérisation, synthèse, structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cys-containing functional miniproteins: synthesis and oxidative folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the structure-activity relationships of avian beta-defensins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère structure 3D d'une défensine antibactérienne de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (poly)Pro tip for preserving native disulfide connectivity during thiol-maleimide bioconjugation of disulfide-rich peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Meudal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoisomerization of Azobenzene‐Extended Charybdotoxin for the Optical Control of K v 1.2 Potassium Channel Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Achouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (19), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202423278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn 2+ Bispidine Complexes as Potential Magnetic Resonance Imaging Agents : Noncoordinating Peripheral Functional Groups Affect Structural, Kinetic, and Relaxation Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc J Charbonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline M Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Control of Cardiac Rhythm by In Vivo Photoactivation of an ERG Channel Peptide Inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (6), pp.535-538. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Novel 3’,3’‐cyclic Dinucleotide Analogues Targeting STING Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.202200597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELTEX E3 ligases ubiquitylate ADP-ribosyl modification on protein substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Suskiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hloušek-Kasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Mikoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (40), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.add4253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo spatiotemporal control of voltage-gated ion channels by using photoactivatable peptidic toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ananda Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Filipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.417. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-27974-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Iochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912941117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venomics Approach Coupled to High-Throughput Toxin Production Strategies Identifies the First Venom-Derived Melanocortin Receptor Agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Ciolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degueldre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Filipa Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (15), pp.8250-8264. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Nuclear Magnetic Resonance Studies at Presymptomatic and Symptomatic Stages of Huntington’s Disease on a Drosophila Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (10), pp.4034-4045. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancestral N-Terminal Domain of Big Defensins Drives Bacterially Triggered Assembly into Antimicrobial Nanonets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairé Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pii: e01821-19. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01821-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by native chemical ligation and characterization of the scorpion toxin AmmTx3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Zoukimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ait Ouares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.247-253. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual resistance of avian defensin AvBD7 to proteolytic enzymes preserves its antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Kravtzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Joulin-Giet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lecaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocyclic Gd(3+) Complexes with Pendant Crown Ethers Designed for Binding Zwitterionic Neurotransmitters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Oukhatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos K Logothetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Platas-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (31), pp.11226-11237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional NMR Structure of Hen Egg Gallin (Chicken Ovodefensin) Reveals a New Variation of the β-Defensin Fold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (10), pp.7211-20. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.507046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (10), pp.7746-55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and analytical investigation of C-terminally modified peptide aldehydes and ketone: application to oxime ligation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès F Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.147-54. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.1429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined solution structure and backbone dynamics of the archaeal MC1 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Culard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (24), pp.5133-5145. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07927.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular requirements for the insecticidal activity of the plant peptide pea albumin 1 subunit b (PA1b).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (43), pp.32689-94. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.147199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-HIV-1 integrase activity of modified dinucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Chassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mbemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (12), pp.5029-5044. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Structure and Antibacterial Activity of Chicken Bone Marrow-Derived beta-Defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (11), pp.4647-4655. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00301-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Enzymatic Activity by PARACEST MRI: A General Approach to Target a Large Variety of Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.4370-4372. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200800809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enzymatic activity by PARACEST MRI: a general approach to target a large variety of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.4370-4372. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200800809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution structures of stomoxyn and spinigerin, two insect antimicrobial peptides with an alpha-helical conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.92-103. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bip.20370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR studies of telomeric nucleoprotein complexes involving the Myb-like domain of the human telomeric protein TRF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bilbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Giraud-Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (3-4), pp.452-458. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the zinc finger domain encompassing residues 13–51 of the nucleocapsid protein from simian immunodeficiency virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 393 (3), pp.725-732. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20051203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Potent Inhibitors of Botulinum Neurotoxin Type B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Quancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (22), pp.4648-4656. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0300680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thio-derived disulfides as potent inhibitors of botulinum neurotoxin type B: implications for zinc interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (21), pp.4655-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an optimal joint recognition of the S1' subsites of endothelin converting enzyme-1 (ECE-1), angiotensin converting enzyme (ACE), and neutral endopeptidase (NEP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Poras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (7), pp.1477-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Optimal Joint Recognition of the S 1 ‘ Subsites of Endothelin Converting Enzyme-1 (ECE-1), Angiotensin Converting Enzyme (ACE), and Neutral Endopeptidase (NEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Poras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (7), pp.1477-1486. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0005454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of glycine with dicarbonyl and related moieties in analogues of the C-terminal pentapeptide of cholecystokinin: CCK(2) agonists displaying a novel binding mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Million</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Danascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (20), pp.3614-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinic derivatives as new dual enkephalin-degrading enzyme inhibitors: synthesis, biological properties, and antinociceptive activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (7), pp.1398-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallopeptidase Inhibitors of Tetanus Toxin: A Combinatorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm981066w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsite Preferences in Aminopeptidase A (EC 3.4.11.7) Led to the Design of the First Highly Potent and Selective Inhibitors of This Enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia de Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (25), pp.5197-5211. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm9903040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsite Preferences in Aminopeptidase A (EC 3.4.11.7) Led to the Design of the First Highly Potent and Selective Inhibitors of This Enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia de Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (25), pp.5197-5211. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm9903040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleomimetic strategy for the inhibition of HIV-1 nucleocapsid protein NCp7 activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Druillennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C Fournié-Zaluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), pp.627-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel constrained CCK-B dipeptoid antagonists derived from pipecolic acid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S da Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (11), pp.1419-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and inhibition of aminopeptidase A by α-mercapto-β-amino acyl dipeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llorens-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (4/6), pp.411-414. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008894115205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,4-Dinitrophenyl 4-Methoxybenzyl Disulfide: A New Efficient Reagent for the Electrophilic Sulfenylation of β-Amino Ester Enolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (14), pp.4848-4850. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo9623853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Properties of New Constrained CCK-B Antagonists: Discrimination of Two Affinity States of the CCK-B Receptor on Transfected CHO Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mccort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (24), pp.3947-3956. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm970439a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Recognition of Neutral Endopeptidase and Angiotensin-Converting Enzyme Active Sites by Mercaptoacyldipeptides as a Means To Design Potent Dual Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Fournie-Zaluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (6), pp.1210-1219. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm950590p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Orally Active Dual Inhibitors of Neutral Endopeptidase and Angiotensin-Converting Enzyme with Long Duration of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Fournie-Zaluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter D Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (13), pp.2594-2608. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm950783c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of constrained 4-(phosphonomethyl)phenylalanine derivatives as hydrolytically stable analogs of O-phosphotyrosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang-Qing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Garbay-Jaureguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52 (12), pp.4411-4422. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(96)00085-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural parameters involved in the delta-opioid selectivity of several families of opioid peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruetschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gacel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Peptide and Protein Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (6), pp.576-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the synthesis of hydrophobic proteins using NCL-labile solubilizing tags: a case study of Crassostrea gigas big defensin 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GFPP &amp; 5th BPGM French-Belgian Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Peptides et Protéines, May 2022, Port Leucate, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ancestral traits lost during molecular evolution of Big-Defensins Towards β-defensins (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic NMR studies & Huntington’s disease: models in transgenic drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SMMAP 2017 - Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère défensine d'oeuf : caractérisation, synthèse, structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cys-containing functional miniproteins: synthesis and oxidative folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the structure-activity relationships of avian beta-defensins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère structure 3D d'une défensine antibactérienne de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (poly)Pro tip for preserving native disulfide connectivity during thiol-maleimide bioconjugation of disulfide-rich peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achouba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202423278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M Nonat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322880" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ananda Bl&#246;mer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Filipis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27974-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Suskiewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hlou&#353;ek-Kasun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Miko&#269;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Ciolek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degueldre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Saez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Sequeira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Birman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zoukimian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ait Ouares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.12.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K Logothetis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1429" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L21LQDK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Culard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Genest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07927.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00301-09" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521651v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chassignol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Roig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200800809" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TXL5300-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bilbille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3JLXLMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPLSVSK9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierre Roques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051203" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quancard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teffo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0300680" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LP60H1N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Blommaert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teffot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115321v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0005454" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T42RX30L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122153v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moth&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122170v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Million" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Danascimento" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122148v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moth&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia de Mota" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9903040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-732L32SM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122144v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Druillennec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P Roques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122133v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S da Nascimento" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gincel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llorens-Cortes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008894115205" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6RZSQG5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danascimento" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm970439a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QWCGV43W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm950590p" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HMPQGB2C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter D Gonzalez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm950783c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV4WNZXG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay-Jaureguiberry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(96)00085-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSN781B0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruetschy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gacel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barreto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919162v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757482v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achouba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202423278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M Nonat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322880" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202200597" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Suskiewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hlou&#353;ek-Kasun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Miko&#269;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ananda Bl&#246;mer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Filipis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27974-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Ciolek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degueldre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Saez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Sequeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Birman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zoukimian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ait Ouares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.12.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K Logothetis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1429" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L21LQDK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Culard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Genest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07927.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chassignol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Roig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00301-09" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200800809" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TXL5300-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20370" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPLSVSK9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bilbille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3JLXLMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierre Roques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teffo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0300680" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LP60H1N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Blommaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teffot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115321v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0005454" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T42RX30L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122170v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Million" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Danascimento" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Noble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moth&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122148v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moth&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia de Mota" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9903040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-732L32SM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Druillennec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S da Nascimento" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gincel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llorens-Cortes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008894115205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6RZSQG5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danascimento" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm970439a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QWCGV43W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm950590p" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HMPQGB2C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122108v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter D Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm950783c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV4WNZXG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay-Jaureguiberry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(96)00085-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSN781B0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122053v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruetschy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gacel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barreto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757482v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>