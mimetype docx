--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Meudal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoisomerization of Azobenzene‐Extended Charybdotoxin for the Optical Control of K v 1.2 Potassium Channel Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Achouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (19), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202423278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn 2+ Bispidine Complexes as Potential Magnetic Resonance Imaging Agents : Noncoordinating Peripheral Functional Groups Affect Structural, Kinetic, and Relaxation Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc J Charbonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline M Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Control of Cardiac Rhythm by In Vivo Photoactivation of an ERG Channel Peptide Inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (6), pp.535-538. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Novel 3’,3’‐cyclic Dinucleotide Analogues Targeting STING Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.202200597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELTEX E3 ligases ubiquitylate ADP-ribosyl modification on protein substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Suskiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hloušek-Kasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Mikoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (40), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.add4253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo spatiotemporal control of voltage-gated ion channels by using photoactivatable peptidic toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ananda Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Filipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.417. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-27974-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Iochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912941117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venomics Approach Coupled to High-Throughput Toxin Production Strategies Identifies the First Venom-Derived Melanocortin Receptor Agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Ciolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degueldre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Filipa Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (15), pp.8250-8264. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Nuclear Magnetic Resonance Studies at Presymptomatic and Symptomatic Stages of Huntington’s Disease on a Drosophila Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (10), pp.4034-4045. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancestral N-Terminal Domain of Big Defensins Drives Bacterially Triggered Assembly into Antimicrobial Nanonets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairé Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pii: e01821-19. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01821-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by native chemical ligation and characterization of the scorpion toxin AmmTx3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Zoukimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ait Ouares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.247-253. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual resistance of avian defensin AvBD7 to proteolytic enzymes preserves its antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Kravtzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Joulin-Giet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lecaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocyclic Gd(3+) Complexes with Pendant Crown Ethers Designed for Binding Zwitterionic Neurotransmitters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Oukhatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos K Logothetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Platas-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (31), pp.11226-11237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional NMR Structure of Hen Egg Gallin (Chicken Ovodefensin) Reveals a New Variation of the β-Defensin Fold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (10), pp.7211-20. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.507046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (10), pp.7746-55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and analytical investigation of C-terminally modified peptide aldehydes and ketone: application to oxime ligation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès F Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.147-54. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.1429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined solution structure and backbone dynamics of the archaeal MC1 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Culard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (24), pp.5133-5145. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07927.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular requirements for the insecticidal activity of the plant peptide pea albumin 1 subunit b (PA1b).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (43), pp.32689-94. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.147199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-HIV-1 integrase activity of modified dinucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Chassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mbemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (12), pp.5029-5044. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Structure and Antibacterial Activity of Chicken Bone Marrow-Derived beta-Defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (11), pp.4647-4655. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00301-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Enzymatic Activity by PARACEST MRI: A General Approach to Target a Large Variety of Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.4370-4372. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200800809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enzymatic activity by PARACEST MRI: a general approach to target a large variety of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.4370-4372. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200800809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution structures of stomoxyn and spinigerin, two insect antimicrobial peptides with an alpha-helical conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.92-103. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bip.20370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR studies of telomeric nucleoprotein complexes involving the Myb-like domain of the human telomeric protein TRF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bilbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Giraud-Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (3-4), pp.452-458. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the zinc finger domain encompassing residues 13–51 of the nucleocapsid protein from simian immunodeficiency virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 393 (3), pp.725-732. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20051203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Potent Inhibitors of Botulinum Neurotoxin Type B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Quancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (22), pp.4648-4656. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0300680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thio-derived disulfides as potent inhibitors of botulinum neurotoxin type B: implications for zinc interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (21), pp.4655-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an optimal joint recognition of the S1' subsites of endothelin converting enzyme-1 (ECE-1), angiotensin converting enzyme (ACE), and neutral endopeptidase (NEP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Poras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (7), pp.1477-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Optimal Joint Recognition of the S 1 ‘ Subsites of Endothelin Converting Enzyme-1 (ECE-1), Angiotensin Converting Enzyme (ACE), and Neutral Endopeptidase (NEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Poras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (7), pp.1477-1486. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0005454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of glycine with dicarbonyl and related moieties in analogues of the C-terminal pentapeptide of cholecystokinin: CCK(2) agonists displaying a novel binding mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Million</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Danascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (20), pp.3614-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinic derivatives as new dual enkephalin-degrading enzyme inhibitors: synthesis, biological properties, and antinociceptive activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (7), pp.1398-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallopeptidase Inhibitors of Tetanus Toxin: A Combinatorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm981066w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsite Preferences in Aminopeptidase A (EC 3.4.11.7) Led to the Design of the First Highly Potent and Selective Inhibitors of This Enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia de Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (25), pp.5197-5211. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm9903040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsite Preferences in Aminopeptidase A (EC 3.4.11.7) Led to the Design of the First Highly Potent and Selective Inhibitors of This Enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia de Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (25), pp.5197-5211. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm9903040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleomimetic strategy for the inhibition of HIV-1 nucleocapsid protein NCp7 activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Druillennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C Fournié-Zaluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), pp.627-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel constrained CCK-B dipeptoid antagonists derived from pipecolic acid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S da Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (11), pp.1419-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and inhibition of aminopeptidase A by α-mercapto-β-amino acyl dipeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llorens-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (4/6), pp.411-414. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008894115205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,4-Dinitrophenyl 4-Methoxybenzyl Disulfide: A New Efficient Reagent for the Electrophilic Sulfenylation of β-Amino Ester Enolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (14), pp.4848-4850. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo9623853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Properties of New Constrained CCK-B Antagonists: Discrimination of Two Affinity States of the CCK-B Receptor on Transfected CHO Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mccort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (24), pp.3947-3956. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm970439a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Recognition of Neutral Endopeptidase and Angiotensin-Converting Enzyme Active Sites by Mercaptoacyldipeptides as a Means To Design Potent Dual Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Fournie-Zaluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (6), pp.1210-1219. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm950590p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Orally Active Dual Inhibitors of Neutral Endopeptidase and Angiotensin-Converting Enzyme with Long Duration of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Fournie-Zaluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter D Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (13), pp.2594-2608. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm950783c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of constrained 4-(phosphonomethyl)phenylalanine derivatives as hydrolytically stable analogs of O-phosphotyrosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang-Qing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Garbay-Jaureguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52 (12), pp.4411-4422. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(96)00085-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural parameters involved in the delta-opioid selectivity of several families of opioid peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruetschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gacel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Peptide and Protein Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (6), pp.576-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the synthesis of hydrophobic proteins using NCL-labile solubilizing tags: a case study of Crassostrea gigas big defensin 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GFPP &amp; 5th BPGM French-Belgian Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Peptides et Protéines, May 2022, Port Leucate, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ancestral traits lost during molecular evolution of Big-Defensins Towards β-defensins (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic NMR studies & Huntington’s disease: models in transgenic drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SMMAP 2017 - Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère défensine d'oeuf : caractérisation, synthèse, structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cys-containing functional miniproteins: synthesis and oxidative folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the structure-activity relationships of avian beta-defensins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère structure 3D d'une défensine antibactérienne de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (poly)Pro tip for preserving native disulfide connectivity during thiol-maleimide bioconjugation of disulfide-rich peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Meudal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoisomerization of Azobenzene‐Extended Charybdotoxin for the Optical Control of K v 1.2 Potassium Channel Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Achouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (19), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202423278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn 2+ Bispidine Complexes as Potential Magnetic Resonance Imaging Agents : Noncoordinating Peripheral Functional Groups Affect Structural, Kinetic, and Relaxation Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc J Charbonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline M Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Control of Cardiac Rhythm by In Vivo Photoactivation of an ERG Channel Peptide Inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (6), pp.535-538. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELTEX E3 ligases ubiquitylate ADP-ribosyl modification on protein substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Suskiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hloušek-Kasun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreja Mikoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (40), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.add4253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Novel 3’,3’‐cyclic Dinucleotide Analogues Targeting STING Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Quesniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajoc.202200597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo spatiotemporal control of voltage-gated ion channels by using photoactivatable peptidic toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ananda Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Filipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.417. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-27974-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Iochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912941117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venomics Approach Coupled to High-Throughput Toxin Production Strategies Identifies the First Venom-Derived Melanocortin Receptor Agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Ciolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degueldre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Filipa Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (15), pp.8250-8264. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic Nuclear Magnetic Resonance Studies at Presymptomatic and Symptomatic Stages of Huntington’s Disease on a Drosophila Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (10), pp.4034-4045. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancestral N-Terminal Domain of Big Defensins Drives Bacterially Triggered Assembly into Antimicrobial Nanonets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairé Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pii: e01821-19. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01821-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by native chemical ligation and characterization of the scorpion toxin AmmTx3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Zoukimian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ait Ouares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.247-253. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unusual resistance of avian defensin AvBD7 to proteolytic enzymes preserves its antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Kravtzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Joulin-Giet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lecaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrocyclic Gd(3+) Complexes with Pendant Crown Ethers Designed for Binding Zwitterionic Neurotransmitters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Oukhatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos K Logothetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Platas-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (31), pp.11226-11237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional NMR Structure of Hen Egg Gallin (Chicken Ovodefensin) Reveals a New Variation of the β-Defensin Fold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (10), pp.7211-20. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.507046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (10), pp.7746-55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and analytical investigation of C-terminally modified peptide aldehydes and ketone: application to oxime ligation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès F Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.147-54. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.1429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined solution structure and backbone dynamics of the archaeal MC1 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Culard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (24), pp.5133-5145. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07927.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular requirements for the insecticidal activity of the plant peptide pea albumin 1 subunit b (PA1b).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouvensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (43), pp.32689-94. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.147199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-HIV-1 integrase activity of modified dinucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Chassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mbemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (12), pp.5029-5044. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Structure and Antibacterial Activity of Chicken Bone Marrow-Derived beta-Defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (11), pp.4647-4655. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00301-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Enzymatic Activity by PARACEST MRI: A General Approach to Target a Large Variety of Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.4370-4372. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200800809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enzymatic activity by PARACEST MRI: a general approach to target a large variety of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.4370-4372. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200800809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution structures of stomoxyn and spinigerin, two insect antimicrobial peptides with an alpha-helical conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vovelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.92-103. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bip.20370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR studies of telomeric nucleoprotein complexes involving the Myb-like domain of the human telomeric protein TRF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bilbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Giraud-Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (3-4), pp.452-458. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the zinc finger domain encompassing residues 13–51 of the nucleocapsid protein from simian immunodeficiency virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 393 (3), pp.725-732. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20051203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Potent Inhibitors of Botulinum Neurotoxin Type B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Quancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 46 (22), pp.4648-4656. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0300680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thio-derived disulfides as potent inhibitors of botulinum neurotoxin type B: implications for zinc interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (21), pp.4655-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an optimal joint recognition of the S1' subsites of endothelin converting enzyme-1 (ECE-1), angiotensin converting enzyme (ACE), and neutral endopeptidase (NEP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Poras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (7), pp.1477-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Optimal Joint Recognition of the S 1 ‘ Subsites of Endothelin Converting Enzyme-1 (ECE-1), Angiotensin Converting Enzyme (ACE), and Neutral Endopeptidase (NEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Poras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Teffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (7), pp.1477-1486. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0005454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacement of glycine with dicarbonyl and related moieties in analogues of the C-terminal pentapeptide of cholecystokinin: CCK(2) agonists displaying a novel binding mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Million</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Danascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (20), pp.3614-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinic derivatives as new dual enkephalin-degrading enzyme inhibitors: synthesis, biological properties, and antinociceptive activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (7), pp.1398-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallopeptidase Inhibitors of Tetanus Toxin: A Combinatorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm981066w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsite Preferences in Aminopeptidase A (EC 3.4.11.7) Led to the Design of the First Highly Potent and Selective Inhibitors of This Enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia de Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (25), pp.5197-5211. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm9903040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Subsite Preferences in Aminopeptidase A (EC 3.4.11.7) Led to the Design of the First Highly Potent and Selective Inhibitors of This Enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia de Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (25), pp.5197-5211. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm9903040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleomimetic strategy for the inhibition of HIV-1 nucleocapsid protein NCp7 activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Druillennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C Fournié-Zaluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (4), pp.627-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel constrained CCK-B dipeptoid antagonists derived from pipecolic acid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S da Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (11), pp.1419-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and inhibition of aminopeptidase A by α-mercapto-β-amino acyl dipeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Llorens-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (4/6), pp.411-414. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008894115205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,4-Dinitrophenyl 4-Methoxybenzyl Disulfide: A New Efficient Reagent for the Electrophilic Sulfenylation of β-Amino Ester Enolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard-Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62 (14), pp.4848-4850. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo9623853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Properties of New Constrained CCK-B Antagonists: Discrimination of Two Affinity States of the CCK-B Receptor on Transfected CHO Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mccort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (24), pp.3947-3956. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm970439a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Recognition of Neutral Endopeptidase and Angiotensin-Converting Enzyme Active Sites by Mercaptoacyldipeptides as a Means To Design Potent Dual Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Turcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pierre Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Fournie-Zaluski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (6), pp.1210-1219. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm950590p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Orally Active Dual Inhibitors of Neutral Endopeptidase and Angiotensin-Converting Enzyme with Long Duration of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Fournie-Zaluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter D Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39 (13), pp.2594-2608. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm950783c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of constrained 4-(phosphonomethyl)phenylalanine derivatives as hydrolytically stable analogs of O-phosphotyrosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang-Qing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Garbay-Jaureguiberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52 (12), pp.4411-4422. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(96)00085-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural parameters involved in the delta-opioid selectivity of several families of opioid peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruetschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gacel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Peptide and Protein Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (6), pp.576-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the synthesis of hydrophobic proteins using NCL-labile solubilizing tags: a case study of Crassostrea gigas big defensin 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GFPP &amp; 5th BPGM French-Belgian Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Peptides et Protéines, May 2022, Port Leucate, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ancestral traits lost during molecular evolution of Big-Defensins Towards β-defensins (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic NMR studies & Huntington’s disease: models in transgenic drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Birman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SMMAP 2017 - Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère défensine d'oeuf : caractérisation, synthèse, structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cys-containing functional miniproteins: synthesis and oxidative folding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the structure-activity relationships of avian beta-defensins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère structure 3D d'une défensine antibactérienne de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (poly)Pro tip for preserving native disulfide connectivity during thiol-maleimide bioconjugation of disulfide-rich peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achouba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202423278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M Nonat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322880" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202200597" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Suskiewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hlou&#353;ek-Kasun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Miko&#269;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ananda Bl&#246;mer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Filipis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27974-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Ciolek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degueldre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Saez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Sequeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Birman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zoukimian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ait Ouares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.12.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K Logothetis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1429" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L21LQDK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Culard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Genest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07927.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chassignol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Roig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00301-09" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200800809" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TXL5300-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20370" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPLSVSK9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bilbille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3JLXLMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierre Roques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teffo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0300680" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LP60H1N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Blommaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teffot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115321v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0005454" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T42RX30L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122170v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Million" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Danascimento" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Noble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moth&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122148v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moth&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia de Mota" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9903040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-732L32SM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Druillennec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S da Nascimento" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gincel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llorens-Cortes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008894115205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6RZSQG5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danascimento" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm970439a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QWCGV43W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm950590p" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HMPQGB2C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122108v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter D Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm950783c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV4WNZXG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay-Jaureguiberry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(96)00085-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSN781B0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122053v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruetschy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gacel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barreto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757482v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achouba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caumes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202423278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M Nonat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322880" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Suskiewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hlou&#353;ek-Kasun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Miko&#269;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add4253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202200597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ananda Bl&#246;mer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Filipis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27974-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Ciolek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degueldre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Saez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Filipa Sequeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Birman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Zoukimian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ait Ouares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.12.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K Logothetis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1429" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L21LQDK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Culard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Genest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07927.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chassignol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Roig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00301-09" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200800809" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TXL5300-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vovelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.20370" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPLSVSK9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bilbille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Giraud-Panis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3JLXLMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pierre Roques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Turcaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teffo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0300680" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LP60H1N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Blommaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Teffot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115321v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0005454" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T42RX30L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122170v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Million" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Danascimento" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Noble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moth&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cornille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Roques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm981066w" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M9WDXJKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122148v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle David" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moth&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia de Mota" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9903040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-732L32SM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122144v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Druillennec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P Roques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Fourni&#233;-Zaluski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S da Nascimento" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gincel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llorens-Cortes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008894115205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6RZSQG5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122111v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Pierre Roques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9623853" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N3JC370G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danascimento" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm970439a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QWCGV43W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fournie-Zaluski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm950590p" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HMPQGB2C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122108v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter D Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm950783c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV4WNZXG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay-Jaureguiberry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(96)00085-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSN781B0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122053v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruetschy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gacel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barreto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757482v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>